--- v0 (2026-05-25)
+++ v1 (2026-09-21)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="680BC2F4" w14:textId="77777777" w:rsidR="004368A1" w:rsidRDefault="004368A1" w:rsidP="004368A1">
       <w:pPr>
         <w:pStyle w:val="FrameContents"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="28"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -351,294 +351,288 @@
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="984"/>
         <w:gridCol w:w="48"/>
         <w:gridCol w:w="1083"/>
         <w:gridCol w:w="78"/>
-        <w:gridCol w:w="1133"/>
-        <w:gridCol w:w="632"/>
+        <w:gridCol w:w="1209"/>
+        <w:gridCol w:w="556"/>
         <w:gridCol w:w="580"/>
         <w:gridCol w:w="412"/>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="405"/>
         <w:gridCol w:w="845"/>
         <w:gridCol w:w="1394"/>
         <w:gridCol w:w="836"/>
         <w:gridCol w:w="697"/>
         <w:gridCol w:w="971"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B810A8" w:rsidRPr="005C21E1" w14:paraId="287B1667" w14:textId="77777777" w:rsidTr="00F901C0">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="456756D6" w14:textId="3C07830D" w:rsidR="00B810A8" w:rsidRPr="005C21E1" w:rsidRDefault="00B810A8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>General information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="5C213BDF" w14:textId="77777777" w:rsidTr="00F901C0">
+      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="5C213BDF" w14:textId="77777777" w:rsidTr="000A1A79">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A264825" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Trainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79AA7021" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Last name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcW w:w="1209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A9CA723" w14:textId="46A84946" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>First name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="1136" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06C4BB04" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44473F00" w14:textId="5E5DF500" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -648,92 +642,90 @@
             </w:r>
             <w:r w:rsidR="004368A1" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rStyle w:val="Odkaznavysvtlivky"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:endnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C48C5D4" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Gender [Male/Female/Undefined]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EDA4643" w14:textId="2088A163" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="008A55F9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -753,408 +745,398 @@
               </w:rPr>
               <w:br/>
               <w:t>(EQF level)</w:t>
             </w:r>
             <w:r w:rsidR="00043873" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rStyle w:val="EndnoteAnchor"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:endnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66C62FB6" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Field of education</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rStyle w:val="EndnoteAnchor"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:endnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="60D88F79" w14:textId="77777777" w:rsidTr="00F901C0">
+      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="60D88F79" w14:textId="77777777" w:rsidTr="000A1A79">
         <w:trPr>
           <w:trHeight w:val="124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0202C34A" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="170AEA85" w14:textId="611EEDDE" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
+          <w:p w14:paraId="170AEA85" w14:textId="089A57D4" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>___________</w:t>
+              <w:t>________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcW w:w="1209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18D3AFA2" w14:textId="7BCCCCA3" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
+          <w:p w14:paraId="18D3AFA2" w14:textId="31E7EA48" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>___________</w:t>
+              <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="1136" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C059FFD" w14:textId="17296E7B" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
+          <w:p w14:paraId="0C059FFD" w14:textId="002D13B2" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>____________</w:t>
+              <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED760FC" w14:textId="0216CA1C" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
+          <w:p w14:paraId="4ED760FC" w14:textId="652B22DB" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>__________</w:t>
+              <w:t>________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37B0869A" w14:textId="33D44FF2" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A28A0BC" w14:textId="5EAFB697" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53AAF728" w14:textId="17912E16" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
+          <w:p w14:paraId="53AAF728" w14:textId="7DB28049" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>__________________</w:t>
+              <w:t>______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="136C9A7C" w14:textId="77777777" w:rsidTr="00F901C0">
+      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="136C9A7C" w14:textId="77777777" w:rsidTr="000A1A79">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F04FBE8" w14:textId="2D53F0C8" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873" w:rsidP="001A144E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1239,91 +1221,89 @@
             </w:r>
             <w:r w:rsidR="004D31EE" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D40E327" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcW w:w="1209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08D950DE" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1336,97 +1316,83 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="000423B7" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>f</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> applicable)</w:t>
+              <w:t>f applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="1136" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F26F8F0" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1465,133 +1431,130 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1528FAB6" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6026E4C4" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3898" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F232C70" w14:textId="20A035D6" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1602,224 +1565,264 @@
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rStyle w:val="EndnoteAnchor"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:endnoteReference w:id="7"/>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>; email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="6CC448BB" w14:textId="77777777" w:rsidTr="00F901C0">
+      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="6CC448BB" w14:textId="77777777" w:rsidTr="000A1A79">
         <w:trPr>
           <w:trHeight w:val="33"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="486F39B3" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E0559C6" w14:textId="75365740" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Czech University of Life Sciences Prague</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E51E149" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcW w:w="1209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="063C9E24" w14:textId="43166797" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
+          <w:p w14:paraId="063C9E24" w14:textId="0F77AFC6" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="000A1A79">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C21E1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>___________</w:t>
-            </w:r>
+              <w:t>Faculty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Agrobiology</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Food and Natural </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Resources</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="1136" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E8B7EC7" w14:textId="508C1D00" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>CZ PRAHA02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="288B7EDF" w14:textId="1CA880FB" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kamycka 129</w:t>
             </w:r>
@@ -1834,133 +1837,193 @@
               <w:br/>
               <w:t>Prague</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>165 00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A8EFE0B" w14:textId="20C9F994" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Czechia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3898" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB494FC" w14:textId="74B7FE3B" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22">
+          <w:p w14:paraId="2AB494FC" w14:textId="1280810B" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00001E81" w:rsidP="00001E81">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C21E1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>______________________________________</w:t>
+              <w:t xml:space="preserve">Hana </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Růžičková;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ruzickovah</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>@</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>af.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>czu.cz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00102C22" w:rsidRPr="005C21E1" w14:paraId="030F16CB" w14:textId="77777777" w:rsidTr="00F901C0">
+      <w:tr w:rsidR="00102C22" w:rsidRPr="005C21E1" w14:paraId="030F16CB" w14:textId="77777777" w:rsidTr="000A1A79">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05AE4EE5" w14:textId="1A9DE25B" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1979,255 +2042,249 @@
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B15665C" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcW w:w="1209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F048F9E" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="1136" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D068313" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Address; website</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DDF7891" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01215EDF" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78413ECA" w14:textId="413321F1" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2249,51 +2306,50 @@
               <w:endnoteReference w:id="8"/>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> name; position; email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A12CAE9" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2302,315 +2358,294 @@
               <w:t>Mentor</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rStyle w:val="EndnoteAnchor"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:endnoteReference w:id="9"/>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> name; </w:t>
-[...14 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> name; position;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3DFF37DE" w14:textId="5058C883" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00102C22" w:rsidRPr="005C21E1" w14:paraId="7775F897" w14:textId="77777777" w:rsidTr="00F901C0">
+      <w:tr w:rsidR="00102C22" w:rsidRPr="005C21E1" w14:paraId="7775F897" w14:textId="77777777" w:rsidTr="000A1A79">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74EA26BC" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55DCF4F5" w14:textId="671857A6" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
+          <w:p w14:paraId="55DCF4F5" w14:textId="08A25417" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>___________</w:t>
+              <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcW w:w="1209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18AE32BF" w14:textId="452CB848" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
+          <w:p w14:paraId="18AE32BF" w14:textId="1F6AD44A" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>___________</w:t>
+              <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="1136" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDD97C2" w14:textId="166744FF" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
+          <w:p w14:paraId="6DDD97C2" w14:textId="30E5C82C" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>___________</w:t>
+              <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6913ED87" w14:textId="3C059D2A" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
+          <w:p w14:paraId="6913ED87" w14:textId="12A4C164" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>__________</w:t>
+              <w:t>________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8C3E38" w14:textId="50A4D24A" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00806C7A" w:rsidP="00102C22">
+          <w:p w14:paraId="3C8C3E38" w14:textId="50A4D24A" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00000000" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1466095883"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:id w:val="1924371800"/>
                   </w:sdtPr>
                   <w:sdtContent>
                     <w:r w:rsidR="007049F8">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
                           <w:name w:val="Zaškrtávací1"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:checkBox>
                             <w:sizeAuto/>
                             <w:default w:val="0"/>
@@ -2620,50 +2655,59 @@
                     </w:r>
                     <w:r w:rsidR="007049F8">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                     </w:r>
                     <w:r w:rsidR="007049F8">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:r>
                     <w:r w:rsidR="007049F8">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="007049F8">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00102C22" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00102C22" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
@@ -2673,72 +2717,71 @@
             </w:r>
             <w:r w:rsidR="00102C22" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>250</w:t>
             </w:r>
             <w:r w:rsidR="00102C22" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> employees</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B3BAC94" w14:textId="7F4E93D7" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00806C7A" w:rsidP="00102C22">
+          <w:p w14:paraId="6B3BAC94" w14:textId="7F4E93D7" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00000000" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1251780030"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:id w:val="1967004622"/>
                   </w:sdtPr>
                   <w:sdtContent>
                     <w:r w:rsidR="007049F8">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
                           <w:name w:val="Zaškrtávací1"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:checkBox>
                             <w:sizeAuto/>
                             <w:default w:val="0"/>
@@ -2748,50 +2791,59 @@
                     </w:r>
                     <w:r w:rsidR="007049F8">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                     </w:r>
                     <w:r w:rsidR="007049F8">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:r>
                     <w:r w:rsidR="007049F8">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="007049F8">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00102C22" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00102C22" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
@@ -2799,130 +2851,127 @@
               </w:rPr>
               <w:t>&gt; 250</w:t>
             </w:r>
             <w:r w:rsidR="00102C22" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> employees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B58997B" w14:textId="6C19E61D" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4104FD4B" w14:textId="34B40D43" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00102C22" w:rsidRPr="005C21E1" w14:paraId="052BED8B" w14:textId="77777777" w:rsidTr="00F901C0">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="03CEAA9A" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A737F3C" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -2946,128 +2995,125 @@
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Before the mobility</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00102C22" w:rsidRPr="005C21E1" w14:paraId="6051F2B6" w14:textId="77777777" w:rsidTr="00F901C0">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0144AF23" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9789" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="42FF89B0" w14:textId="5403FB21" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Table A - Traineeship Programme at the Receiving Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00102C22" w:rsidRPr="005C21E1" w14:paraId="6DEE861C" w14:textId="77777777" w:rsidTr="00F901C0">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42D92A40" w14:textId="2F9FD1F7" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Planned period of the physical component: </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB3D08">
@@ -3244,51 +3290,50 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>/month/year] …………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00102C22" w:rsidRPr="005C21E1" w14:paraId="199DDD82" w14:textId="77777777" w:rsidTr="00F901C0">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="729BDCC6" w14:textId="4DDD8A1C" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Traineeship </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005C21E1">
@@ -3321,99 +3366,97 @@
           </w:p>
           <w:p w14:paraId="60719AD4" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5148" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="014D9D72" w14:textId="36E77B13" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Number of working hours per week:</w:t>
             </w:r>
             <w:r w:rsidR="00B83602" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> ___</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00102C22" w:rsidRPr="005C21E1" w14:paraId="609C19C2" w14:textId="77777777" w:rsidTr="00F901C0">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58477574" w14:textId="13FF2FF3" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Detailed programme of the traineeship (including the virtual component, if applicable):</w:t>
             </w:r>
             <w:r w:rsidR="00B83602" w:rsidRPr="005C21E1">
@@ -3461,51 +3504,50 @@
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00102C22" w:rsidRPr="005C21E1" w14:paraId="762626A4" w14:textId="77777777" w:rsidTr="00F901C0">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F951A7D" w14:textId="675DADDE" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Traineeship in digital skills</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
@@ -3561,50 +3603,59 @@
             <w:bookmarkStart w:id="0" w:name="Zaškrtávací1"/>
             <w:r w:rsidR="00E7463F">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00E7463F">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E7463F">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E7463F">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:r w:rsidR="00E55635">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
@@ -3618,130 +3669,126 @@
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E55635">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00E55635">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E55635">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E55635">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00102C22" w:rsidRPr="005C21E1" w14:paraId="31D1E373" w14:textId="77777777" w:rsidTr="00F901C0">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30A55DBC" w14:textId="3E4229BF" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Knowledge</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>skills</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> and competences to be acquired by the end of the traineeship (expected learning outcomes):</w:t>
+              <w:t>skills and competences to be acquired by the end of the traineeship (expected learning outcomes):</w:t>
             </w:r>
             <w:r w:rsidR="00B83602" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> ___</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5309CE63" w14:textId="77777777" w:rsidR="00102C22" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -3766,51 +3813,50 @@
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00102C22" w:rsidRPr="005C21E1" w14:paraId="7274311E" w14:textId="77777777" w:rsidTr="00F901C0">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C0F7D41" w14:textId="5EECF07C" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-6" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Monitoring </w:t>
             </w:r>
@@ -3870,51 +3916,50 @@
               <w:ind w:left="-6" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00102C22" w:rsidRPr="005C21E1" w14:paraId="119DB2C9" w14:textId="77777777" w:rsidTr="00F901C0">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E8D370B" w14:textId="42D2AE79" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005C21E1">
@@ -3964,248 +4009,238 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="321603D4" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00102C22" w:rsidRPr="005C21E1" w14:paraId="09C6413B" w14:textId="77777777" w:rsidTr="00F901C0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69E08988" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="66090F4E" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="049D0891" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="175E655D" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B636D97" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="506FF44D" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1394" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="71FBFB85" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1533" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6AED1D71" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="258F6945" w14:textId="77777777" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00102C22" w:rsidRPr="005C21E1" w14:paraId="2C281E35" w14:textId="77777777" w:rsidTr="00F901C0">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15C11AA6" w14:textId="370A2935" w:rsidR="00102C22" w:rsidRPr="005C21E1" w:rsidRDefault="00102C22" w:rsidP="00102C22">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The level of </w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
@@ -4281,610 +4316,665 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">] that the trainee already has or agrees to acquire by the start of the mobility period is: </w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A1 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="382507125"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E7463F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Zaškrtávací1"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:checkBox>
                         <w:sizeAuto/>
                         <w:default w:val="0"/>
                       </w:checkBox>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="00E7463F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                 </w:r>
                 <w:r w:rsidR="00E7463F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:r>
                 <w:r w:rsidR="00E7463F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00E7463F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     A2 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1978036852"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E7463F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Zaškrtávací1"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:checkBox>
                         <w:sizeAuto/>
                         <w:default w:val="0"/>
                       </w:checkBox>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="00E7463F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                 </w:r>
                 <w:r w:rsidR="00E7463F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:r>
                 <w:r w:rsidR="00E7463F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00E7463F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     B1 </w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="28418963"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Zaškrtávací1"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:checkBox>
                         <w:sizeAuto/>
                         <w:default w:val="0"/>
                       </w:checkBox>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                 </w:r>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:r>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00332BD8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">B2 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1001715013"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Zaškrtávací1"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:checkBox>
                         <w:sizeAuto/>
                         <w:default w:val="0"/>
                       </w:checkBox>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                 </w:r>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:r>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00332BD8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C1 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="662753774"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Zaškrtávací1"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:checkBox>
                         <w:sizeAuto/>
                         <w:default w:val="0"/>
                       </w:checkBox>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                 </w:r>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:r>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00332BD8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C2 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1445357830"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Zaškrtávací1"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:checkBox>
                         <w:sizeAuto/>
                         <w:default w:val="0"/>
                       </w:checkBox>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                 </w:r>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:r>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00332BD8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     Native speaker </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="119342263"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Zaškrtávací1"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:checkBox>
                         <w:sizeAuto/>
                         <w:default w:val="0"/>
                       </w:checkBox>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                 </w:r>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:r>
                 <w:r w:rsidR="00332BD8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00332BD8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A1BB12C" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="1561"/>
-        <w:gridCol w:w="1418"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1843"/>
       </w:tblGrid>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="22C40475" w14:textId="77777777" w:rsidTr="00F901C0">
         <w:trPr>
           <w:trHeight w:val="104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="33689743" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
@@ -5019,336 +5109,357 @@
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10560" w:type="dxa"/>
               <w:tblInd w:w="2" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2852"/>
               <w:gridCol w:w="7708"/>
             </w:tblGrid>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="54F793BE" w14:textId="77777777" w:rsidTr="004A0BE6">
               <w:trPr>
                 <w:trHeight w:val="184"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2852" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0AD162AA" w14:textId="381D23BF" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Award ……...…ECTS credits (or equivalent)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rStyle w:val="EndnoteAnchor"/>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:endnoteReference w:id="13"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7708" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1DC2CB22" w14:textId="4AE249C4" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Give a grade based on:     Traineeship certificate </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="2051653007"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00332BD8">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00332BD8">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00332BD8">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="00332BD8">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="00332BD8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">      Final report </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1141462966"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="00CE24BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">     Interview </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="944430381"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="00CE24BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="48964A51" w14:textId="77777777" w:rsidTr="00CB3D08">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="38EBC94C" w14:textId="4B8A2ABF" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
@@ -5370,51 +5481,50 @@
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>s Transcript of Records and Diploma Supplement (or equivalent).</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="508C0EB0" w14:textId="77777777" w:rsidTr="00CB3D08">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="48ADD9DF" w14:textId="1236AD05" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
@@ -5451,882 +5561,947 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Europass</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Mobility Document: Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="2101983084"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="00CE24BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1377376752"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="00CE24BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="281C4523" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Odstavecseseznamem"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="80" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="199" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The traineeship is </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>voluntary</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and, upon satisfactory completion of the traineeship, the institution undertakes to:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10560" w:type="dxa"/>
               <w:tblInd w:w="2" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4128"/>
               <w:gridCol w:w="851"/>
               <w:gridCol w:w="5581"/>
             </w:tblGrid>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="7DBEC5B1" w14:textId="77777777" w:rsidTr="00CE24BF">
               <w:trPr>
                 <w:trHeight w:val="192"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4979" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5F952954" w14:textId="68982BAE" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Award ECTS credits (or equivalent):  Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1729128736"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="00CE24BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    No</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1800108006"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="00CE24BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5581" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="785F5EA5" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> If yes, please indicate the number of credits: ….</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="34D8A066" w14:textId="77777777" w:rsidTr="00CE24BF">
               <w:trPr>
                 <w:trHeight w:val="96"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4128" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1AB30AEB" w14:textId="64A4C0EA" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Give a grade: Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1812731077"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="00CE24BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   No</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="2000295144"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="00CE24BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6432" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="61B69756" w14:textId="06B06E33" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">If yes, please indicate if this will be based on:   Traineeship certificate </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="2059046331"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="00CE24BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    Final report </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1718580769"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="00CE24BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    Interview </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="387533163"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="00CE24BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="6D5E6039" w14:textId="77777777" w:rsidTr="00CB3D08">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="758E40F1" w14:textId="13AEAD3B" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
@@ -6339,196 +6514,211 @@
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>’</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">s Transcript of Records:   Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1633286976"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="00CE24BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   No</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1236474121"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="00CE24BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="4F364CE0" w14:textId="77777777" w:rsidTr="00CB3D08">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="589E6284" w14:textId="2EF2140B" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
@@ -6550,51 +6740,50 @@
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>s Diploma Supplement (or equivalent).</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="5BB9AD55" w14:textId="77777777" w:rsidTr="00CB3D08">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="71300EEE" w14:textId="5E0DB76B" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
@@ -6631,163 +6820,179 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Europass</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Mobility Document: Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1170939477"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="00CE24BF">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="00CE24BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1969648644"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="008154D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7D3B6CDE" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Odstavecseseznamem"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="80" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="199" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6795,256 +7000,223 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>The traineeship is carried out by a</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> recent </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> recent graduate </w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>and, upon satisfactory completion of the traineeship, the institution undertakes to:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10560" w:type="dxa"/>
               <w:tblInd w:w="2" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5281"/>
               <w:gridCol w:w="5279"/>
             </w:tblGrid>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="6EF24290" w14:textId="77777777" w:rsidTr="00CB3D08">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5281" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6BCC7C6D" w14:textId="79E383C4" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:strike/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:strike/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Award ECTS credits (or equivalent):  Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:strike/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1929238725"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="005C21E1">
                         <w:rPr>
                           <w:strike/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:strike/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:strike/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1110380663"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="005C21E1">
                         <w:rPr>
                           <w:strike/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5279" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1ECE6480" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:strike/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:strike/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>If yes, please indicate the number of credits: ….</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="4995FDF2" w14:textId="77777777" w:rsidTr="00CB3D08">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5EF073C4" w14:textId="13BA01CA" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:strike/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:strike/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -7113,84 +7285,82 @@
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>(highly recommended)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:strike/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:strike/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1771108541"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="005C21E1">
                         <w:rPr>
                           <w:strike/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:strike/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:strike/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1818784364"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="005C21E1">
                         <w:rPr>
                           <w:strike/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1A3BFB4B" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -7246,51 +7416,50 @@
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10560" w:type="dxa"/>
               <w:tblInd w:w="2" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4553"/>
               <w:gridCol w:w="6007"/>
             </w:tblGrid>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="7413F100" w14:textId="77777777" w:rsidTr="008154D9">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4553" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="44ADEF2E" w14:textId="40C531B7" w:rsidR="004A21A7" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The </w:t>
@@ -7329,606 +7498,649 @@
                     <w:t>o</w:t>
                   </w:r>
                   <w:r w:rsidR="007B612D" w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">rganisation </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">will provide an accident insurance to the trainee (if not provided by the Receiving Organisation):                                              </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="63173658" w14:textId="7D1E1616" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
+                <w:p w14:paraId="63173658" w14:textId="0A1BC6B3" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="005C21E1">
+                  <w:r w:rsidRPr="001F63A1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:highlight w:val="yellow"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="149178354"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="008154D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="001A144E" w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="005C21E1">
+                  <w:r w:rsidRPr="001F63A1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:highlight w:val="yellow"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>No</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="005C21E1">
+                  <w:r w:rsidRPr="001F63A1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:highlight w:val="yellow"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="769183562"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="008154D9">
+                      <w:r w:rsidR="001F63A1" w:rsidRPr="001F63A1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
-                            <w:name w:val="Zaškrtávací1"/>
+                            <w:name w:val=""/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
-                              <w:default w:val="0"/>
+                              <w:default w:val="1"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
-                      <w:r w:rsidR="008154D9">
+                      <w:r w:rsidR="001F63A1" w:rsidRPr="001F63A1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
-                      <w:r w:rsidR="008154D9">
+                      <w:r w:rsidR="001F63A1" w:rsidRPr="001F63A1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
-                      <w:r w:rsidR="008154D9">
+                      <w:r w:rsidR="001F63A1" w:rsidRPr="001F63A1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="001F63A1" w:rsidRPr="001F63A1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
                 <w:p w14:paraId="0C8CC1D0" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6007" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0EF3F500" w14:textId="357DDB11" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The accident insurance covers:  </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:br/>
                     <w:t xml:space="preserve">- accidents during travels made for work purposes:     Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1485727409"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="008154D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  No</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="286208863"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                      </w:r>
+                      <w:r w:rsidR="008154D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
                 <w:p w14:paraId="400AA976" w14:textId="0870E00E" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">- accidents on the way to work and back from work:   Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="445293310"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="008154D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="35797458"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="008154D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="071E0454" w14:textId="77777777" w:rsidTr="00CB3D08">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3C1184BC" w14:textId="13E5B147" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873" w:rsidP="007B612D">
+                <w:p w14:paraId="3C1184BC" w14:textId="0F8F703E" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873" w:rsidP="007B612D">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The </w:t>
                   </w:r>
                   <w:r w:rsidR="0087754E" w:rsidRPr="005C21E1">
                     <w:rPr>
@@ -7985,189 +8197,203 @@
                     </w:rPr>
                     <w:t>will provide a liability insurance to the trainee (if not provided by the Receiving Organisation):</w:t>
                   </w:r>
                   <w:r w:rsidR="008154D9">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:br/>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="005C21E1">
+                  <w:r w:rsidRPr="001F63A1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:highlight w:val="yellow"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="702208343"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="008154D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="005C21E1">
+                  <w:r w:rsidRPr="001F63A1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:highlight w:val="yellow"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="604108486"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="008154D9">
+                      <w:r w:rsidR="001F63A1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
-                            <w:name w:val="Zaškrtávací1"/>
+                            <w:name w:val=""/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
-                              <w:default w:val="0"/>
+                              <w:default w:val="1"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
-                      <w:r w:rsidR="008154D9">
+                      <w:r w:rsidR="001F63A1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
-                      <w:r w:rsidR="008154D9">
+                      <w:r w:rsidR="001F63A1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
-                      <w:r w:rsidR="008154D9">
+                      <w:r w:rsidR="001F63A1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="001F63A1">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2598D0CD" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
@@ -8199,51 +8425,50 @@
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="6F384145" w14:textId="77777777" w:rsidTr="00F901C0">
         <w:trPr>
           <w:trHeight w:val="1496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7434DA8A" w14:textId="2E336C27" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -8259,133 +8484,140 @@
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10560" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5933"/>
               <w:gridCol w:w="1867"/>
               <w:gridCol w:w="2760"/>
             </w:tblGrid>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="501A11D3" w14:textId="77777777" w:rsidTr="005C21E1">
               <w:trPr>
                 <w:trHeight w:val="184"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7800" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="2AB0C6B6" w14:textId="3B83450B" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The Receiving Organisation will provide financial support to the trainee for the traineeship:  </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1320656177"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                      </w:r>
+                      <w:r w:rsidR="008154D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="001A144E" w:rsidRPr="005C21E1">
                     <w:rPr>
@@ -8408,111 +8640,118 @@
                       <w:highlight w:val="yellow"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>No</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="571824916"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:r>
                       <w:r w:rsidR="008154D9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidR="008154D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2760" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="2C6F97AA" w14:textId="373ABB7F" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873" w:rsidP="00E417A0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>If yes, amount (EUR/month): ……</w:t>
                   </w:r>
@@ -8524,134 +8763,141 @@
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>…..</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="14D0DAEB" w14:textId="77777777" w:rsidTr="005C21E1">
               <w:trPr>
                 <w:trHeight w:val="96"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="132AA6EB" w14:textId="064EAE3D" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The Receiving Organisation will provide a contribution in kind to the trainee for the traineeship: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="755253255"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00E417A0">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00E417A0">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00E417A0">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                      </w:r>
+                      <w:r w:rsidR="00E417A0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
                       </w:r>
                       <w:r w:rsidR="00E417A0">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="001A144E" w:rsidRPr="005C21E1">
                     <w:rPr>
@@ -8674,87 +8920,95 @@
                       <w:highlight w:val="yellow"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>No</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1368487594"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00E417A0">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin">
                           <w:ffData>
                             <w:name w:val="Zaškrtávací1"/>
                             <w:enabled/>
                             <w:calcOnExit w:val="0"/>
                             <w:checkBox>
                               <w:sizeAuto/>
                               <w:default w:val="0"/>
                             </w:checkBox>
                           </w:ffData>
                         </w:fldChar>
                       </w:r>
                       <w:r w:rsidR="00E417A0">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                       </w:r>
                       <w:r w:rsidR="00E417A0">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
+                      </w:r>
+                      <w:r w:rsidR="00E417A0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
                       </w:r>
                       <w:r w:rsidR="00E417A0">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
                 <w:p w14:paraId="7CBA5EB9" w14:textId="7A33D9E0" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873" w:rsidP="00E417A0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
@@ -8764,51 +9018,50 @@
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>If yes, please specify: ….</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="17D30E32" w14:textId="77777777" w:rsidTr="005C21E1">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5933" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2B6B18A7" w14:textId="4F419D39" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The Receiving Organisation will provide an accident insurance to the trainee (if not provided by the </w:t>
@@ -8866,96 +9119,104 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">): </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1161690494"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:id w:val="134768168"/>
                         </w:sdtPr>
                         <w:sdtContent>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin">
                               <w:ffData>
                                 <w:name w:val="Zaškrtávací1"/>
                                 <w:enabled/>
                                 <w:calcOnExit w:val="0"/>
                                 <w:checkBox>
                                   <w:sizeAuto/>
                                   <w:default w:val="0"/>
                                 </w:checkBox>
                               </w:ffData>
                             </w:fldChar>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
+                          </w:r>
+                          <w:r w:rsidR="00E417A0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
@@ -8968,96 +9229,104 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="394729105"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:id w:val="1647546594"/>
                         </w:sdtPr>
                         <w:sdtContent>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin">
                               <w:ffData>
                                 <w:name w:val="Zaškrtávací1"/>
                                 <w:enabled/>
                                 <w:calcOnExit w:val="0"/>
                                 <w:checkBox>
                                   <w:sizeAuto/>
                                   <w:default w:val="0"/>
                                 </w:checkBox>
                               </w:ffData>
                             </w:fldChar>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
+                          </w:r>
+                          <w:r w:rsidR="00E417A0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
                 <w:p w14:paraId="469D89BF" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -9082,98 +9351,96 @@
                 <w:p w14:paraId="24BA3E61" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4627" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="17F7C87C" w14:textId="38037C8B" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The accident insurance covers:  </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:br/>
                     <w:t xml:space="preserve">- accidents during travels made for work purposes: Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="772070777"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:id w:val="-2086145492"/>
                         </w:sdtPr>
                         <w:sdtContent>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin">
                               <w:ffData>
                                 <w:name w:val="Zaškrtávací1"/>
                                 <w:enabled/>
                                 <w:calcOnExit w:val="0"/>
                                 <w:checkBox>
                                   <w:sizeAuto/>
                                   <w:default w:val="0"/>
@@ -9183,76 +9450,84 @@
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00E417A0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="131388818"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:id w:val="-747491282"/>
                         </w:sdtPr>
                         <w:sdtContent>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin">
                               <w:ffData>
                                 <w:name w:val="Zaškrtávací1"/>
                                 <w:enabled/>
                                 <w:calcOnExit w:val="0"/>
                                 <w:checkBox>
                                   <w:sizeAuto/>
                                   <w:default w:val="0"/>
@@ -9262,76 +9537,84 @@
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00E417A0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    - accidents on the way to work and back from work: Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="1974227383"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:id w:val="1775818476"/>
                         </w:sdtPr>
                         <w:sdtContent>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin">
                               <w:ffData>
                                 <w:name w:val="Zaškrtávací1"/>
                                 <w:enabled/>
                                 <w:calcOnExit w:val="0"/>
                                 <w:checkBox>
                                   <w:sizeAuto/>
                                   <w:default w:val="0"/>
@@ -9341,76 +9624,84 @@
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00E417A0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="267892091"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:id w:val="-639654428"/>
                         </w:sdtPr>
                         <w:sdtContent>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin">
                               <w:ffData>
                                 <w:name w:val="Zaškrtávací1"/>
                                 <w:enabled/>
                                 <w:calcOnExit w:val="0"/>
                                 <w:checkBox>
                                   <w:sizeAuto/>
                                   <w:default w:val="0"/>
@@ -9420,74 +9711,82 @@
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00E417A0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="39B2AE83" w14:textId="77777777" w:rsidTr="005C21E1">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="16D46324" w14:textId="47EEED71" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
@@ -9527,51 +9826,50 @@
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="285026962"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:id w:val="-1324192811"/>
                         </w:sdtPr>
                         <w:sdtContent>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin">
                               <w:ffData>
                                 <w:name w:val="Zaškrtávací1"/>
                                 <w:enabled/>
                                 <w:calcOnExit w:val="0"/>
                                 <w:checkBox>
                                   <w:sizeAuto/>
                                   <w:default w:val="0"/>
@@ -9581,88 +9879,96 @@
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00E417A0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:highlight w:val="yellow"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:id w:val="957580818"/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:id w:val="2139228644"/>
                         </w:sdtPr>
                         <w:sdtContent>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin">
                               <w:ffData>
                                 <w:name w:val="Zaškrtávací1"/>
                                 <w:enabled/>
                                 <w:calcOnExit w:val="0"/>
                                 <w:checkBox>
                                   <w:sizeAuto/>
                                   <w:default w:val="0"/>
@@ -9672,74 +9978,82 @@
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:r>
                           <w:r w:rsidR="00E417A0">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00E417A0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="0490A280" w14:textId="77777777" w:rsidTr="005C21E1">
               <w:trPr>
                 <w:trHeight w:val="253"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="16DDBC39" w14:textId="7FE85BF9" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>The Receiving Organisation will provide appropriate support and equipment to the trainee.</w:t>
@@ -9753,51 +10067,50 @@
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="172FA25F" w14:textId="77777777" w:rsidTr="005C21E1">
               <w:trPr>
                 <w:trHeight w:val="239"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3BB6BFF3" w14:textId="368B7AE3" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005C21E1">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Upon completion of the traineeship, the </w:t>
@@ -9906,51 +10219,50 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="71DD6340" w14:textId="77777777" w:rsidTr="00F901C0">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C2CEC40" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42703A94" w14:textId="43C7C2D4" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -10743,535 +11055,521 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to respect all the principles of the Erasmus Charter for Higher Education relating to traineeships.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="668405BF" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="570B66F6" w14:textId="77777777" w:rsidTr="00F901C0">
+      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="570B66F6" w14:textId="77777777" w:rsidTr="00001E81">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5535798C" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7F84CDE4" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="24DBA275" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="18F43B72" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6C994F31" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="507FEF47" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="259FEB27" w14:textId="77777777" w:rsidTr="006D25FA">
+      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="259FEB27" w14:textId="77777777" w:rsidTr="00001E81">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B79C1FB" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB3D08">
+            <w:r w:rsidRPr="00001E81">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Trainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3913B97D" w14:textId="2216D19E" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00B778B1" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44BFBB43" w14:textId="5155DB57" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00B778B1" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
             <w:r w:rsidR="00892C18" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>___</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A7FE4CA" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Trainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6778DEFD" w14:textId="6E09806D" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00B778B1" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="230F864D" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="367C7566" w14:textId="77777777" w:rsidTr="006D25FA">
+      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="367C7566" w14:textId="77777777" w:rsidTr="00001E81">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="030CECF8" w14:textId="3B00E601" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
@@ -11385,463 +11683,498 @@
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>faculty</w:t>
             </w:r>
             <w:r w:rsidR="00510162" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> coordinator)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21EBA99B" w14:textId="0C5BCA5E" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00B778B1" w:rsidP="00FD1A40">
+          <w:p w14:paraId="21EBA99B" w14:textId="0C56CE1D" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00001E81" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C21E1">
-[...8 lines deleted...]
-              <w:t>_____________</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Hana Růžičková</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68D66C09" w14:textId="65CC858D" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00B778B1" w:rsidP="00FD1A40">
+          <w:p w14:paraId="68D66C09" w14:textId="2BB5DC1B" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00001E81" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C21E1">
-[...19 lines deleted...]
-              <w:t>___</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ruzickovah</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>@</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>af.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>czu.cz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04FB861E" w14:textId="334B1546" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="0064071C" w:rsidP="00FD1A40">
+          <w:p w14:paraId="04FB861E" w14:textId="436F2E04" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00001E81" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C21E1">
-[...8 lines deleted...]
-              <w:t>____________</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Faculty Coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4054CF24" w14:textId="35562E9A" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00B778B1" w:rsidP="00FD1A40">
+          <w:p w14:paraId="4054CF24" w14:textId="4E63542F" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C21E1">
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="109B724C" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00510162" w:rsidRPr="005C21E1" w14:paraId="52DBE30B" w14:textId="77777777" w:rsidTr="006D25FA">
+      <w:tr w:rsidR="00510162" w:rsidRPr="005C21E1" w14:paraId="52DBE30B" w14:textId="77777777" w:rsidTr="00001E81">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62D0715C" w14:textId="11206963" w:rsidR="00510162" w:rsidRPr="005C21E1" w:rsidRDefault="005B3908" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sending</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> institution’s Erasmus+ Institutional Coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7199D473" w14:textId="6C45F405" w:rsidR="00510162" w:rsidRPr="005C21E1" w:rsidRDefault="005B3908" w:rsidP="00FD1A40">
+          <w:p w14:paraId="7199D473" w14:textId="2BF645B5" w:rsidR="00510162" w:rsidRPr="005C21E1" w:rsidRDefault="005B3908" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Ondrej Votinsky</w:t>
-            </w:r>
+              <w:t>Ond</w:t>
+            </w:r>
+            <w:r w:rsidR="00001E81">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ř</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ej </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Votinsk</w:t>
+            </w:r>
+            <w:r w:rsidR="00001E81">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35782D8C" w14:textId="71EC274A" w:rsidR="00510162" w:rsidRPr="005C21E1" w:rsidRDefault="005B3908" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>outgoing@czu.cz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E7831BE" w14:textId="6A32A800" w:rsidR="00510162" w:rsidRPr="005C21E1" w:rsidRDefault="005B3908" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Erasmus</w:t>
             </w:r>
             <w:r w:rsidR="00892C18" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Institutional coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="441936B7" w14:textId="77777777" w:rsidR="00510162" w:rsidRPr="005C21E1" w:rsidRDefault="00510162" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1654EB84" w14:textId="77777777" w:rsidR="00510162" w:rsidRPr="005C21E1" w:rsidRDefault="00510162" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="05889AE9" w14:textId="77777777" w:rsidTr="006D25FA">
+      <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="05889AE9" w14:textId="77777777" w:rsidTr="00001E81">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="714F5AAB" w14:textId="658C8238" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
@@ -11906,203 +12239,198 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>rganisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C563C26" w14:textId="4FC022DD" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00B778B1" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="634E322E" w14:textId="722C501B" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00B778B1" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
             <w:r w:rsidR="00892C18" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>___</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49E7E747" w14:textId="2511B4A0" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="0064071C" w:rsidP="00FD1A40">
+          <w:p w14:paraId="49E7E747" w14:textId="17F1EF55" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="0064071C" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>____________</w:t>
+              <w:t>__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60A05D17" w14:textId="1D2EBCE7" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00B778B1" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03203472" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864" w:rsidP="00FD1A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43BD4CE5" w14:textId="0CE08926" w:rsidR="00471EDA" w:rsidRPr="005C21E1" w:rsidRDefault="00471EDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
@@ -12163,78 +12491,76 @@
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="865"/>
         <w:gridCol w:w="2535"/>
         <w:gridCol w:w="1561"/>
         <w:gridCol w:w="443"/>
         <w:gridCol w:w="975"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1842"/>
       </w:tblGrid>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="638126A0" w14:textId="77777777" w:rsidTr="00CB3D08">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="027692BB" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9766" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="19E7BDB8" w14:textId="5AB2A4A7" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -12250,73 +12576,51 @@
           <w:p w14:paraId="6A65EEA5" w14:textId="41F24BC1" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> be approved by e-mail or signature by the student, the responsible person in the </w:t>
+              <w:t xml:space="preserve">(to be approved by e-mail or signature by the student, the responsible person in the </w:t>
             </w:r>
             <w:r w:rsidR="00903F18" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ending </w:t>
             </w:r>
             <w:r w:rsidR="00903F18" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -12380,51 +12684,50 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="7CF34AB8" w14:textId="77777777" w:rsidTr="00CB3D08">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CB3BD89" w14:textId="208D8201" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>Planned period of the mobility: from [</w:t>
             </w:r>
@@ -12569,141 +12872,138 @@
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>month/year] …………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="0DEC44E1" w14:textId="77777777" w:rsidTr="00CB3D08">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5404" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C8667C9" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Traineeship title: …</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B485612" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5227" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="511AD864" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Number of working hours per week: …</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="3EAB1B0C" w14:textId="77777777" w:rsidTr="00CB3D08">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C1B2954" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Detailed programme of the traineeship period (including the virtual component, if applicable):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="790D6131" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
@@ -12725,104 +13025,91 @@
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="075A1979" w14:textId="77777777" w:rsidTr="00CB3D08">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45397E6A" w14:textId="1FD0286A" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Knowledge</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>skills</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> and competences to be acquired by the end of the traineeship (expected </w:t>
+              <w:t xml:space="preserve">skills and competences to be acquired by the end of the traineeship (expected </w:t>
             </w:r>
             <w:r w:rsidR="0049492E" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">earning </w:t>
             </w:r>
             <w:r w:rsidR="0049492E" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
@@ -12859,51 +13146,50 @@
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="48203D4D" w14:textId="77777777" w:rsidTr="00CB3D08">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="268FE68A" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-6" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Monitoring plan:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="798BFCB8" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
@@ -12925,51 +13211,50 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="330860E2" w14:textId="77777777" w:rsidTr="00CB3D08">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17DC7D01" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Evaluation plan:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00B45487" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
@@ -12990,581 +13275,565 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C21E1" w:rsidRPr="005C21E1" w14:paraId="338FC9F3" w14:textId="77777777" w:rsidTr="00CB3D08">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="702E195C" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C21E1" w:rsidRPr="005C21E1" w14:paraId="45866DA2" w14:textId="77777777" w:rsidTr="00CB3D08">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="099573C1" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C21E1" w:rsidRPr="005C21E1" w14:paraId="70B9EF91" w14:textId="77777777" w:rsidTr="00CB3D08">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="149FF8F2" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="581E21D2" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="17046130" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1E11377F" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="158ABA70" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="061F101E" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C21E1" w:rsidRPr="005C21E1" w14:paraId="3FF5B67D" w14:textId="77777777" w:rsidTr="00CB3D08">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28286F02" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB3D08">
+            <w:r w:rsidRPr="001F63A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Trainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="323777C5" w14:textId="749D13E6" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14FA8474" w14:textId="2A08DD07" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69B81F58" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Trainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57975E91" w14:textId="4724556E" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6513B438" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C21E1" w:rsidRPr="005C21E1" w14:paraId="7A3DEA4A" w14:textId="77777777" w:rsidTr="00CB3D08">
+      <w:tr w:rsidR="001F63A1" w:rsidRPr="005C21E1" w14:paraId="7A3DEA4A" w14:textId="77777777" w:rsidTr="00CB3D08">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5066B3B3" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
+          <w:p w14:paraId="5066B3B3" w14:textId="77777777" w:rsidR="001F63A1" w:rsidRPr="005C21E1" w:rsidRDefault="001F63A1" w:rsidP="001F63A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rStyle w:val="EndnoteAnchor"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -13615,436 +13884,440 @@
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>faculty</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> coordinator)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F08AF26" w14:textId="6A7B8F61" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
+          <w:p w14:paraId="0F08AF26" w14:textId="62C5C726" w:rsidR="001F63A1" w:rsidRPr="005C21E1" w:rsidRDefault="001F63A1" w:rsidP="001F63A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C21E1">
-[...8 lines deleted...]
-              <w:t>_____________</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Hana Růžičková</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B340577" w14:textId="3266BA61" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
+          <w:p w14:paraId="5B340577" w14:textId="3EE5C504" w:rsidR="001F63A1" w:rsidRPr="005C21E1" w:rsidRDefault="001F63A1" w:rsidP="001F63A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C21E1">
-[...8 lines deleted...]
-              <w:t>____________</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ruzickovah</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>@</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>af.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>czu.cz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75C29D10" w14:textId="670726FD" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
+          <w:p w14:paraId="75C29D10" w14:textId="6B86FE34" w:rsidR="001F63A1" w:rsidRPr="005C21E1" w:rsidRDefault="001F63A1" w:rsidP="001F63A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C21E1">
-[...8 lines deleted...]
-              <w:t>____________</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Faculty Coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46107229" w14:textId="69BBDC81" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
+          <w:p w14:paraId="46107229" w14:textId="4B3EDE10" w:rsidR="001F63A1" w:rsidRPr="005C21E1" w:rsidRDefault="001F63A1" w:rsidP="001F63A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C21E1">
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF878C4" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
+          <w:p w14:paraId="7FF878C4" w14:textId="77777777" w:rsidR="001F63A1" w:rsidRPr="005C21E1" w:rsidRDefault="001F63A1" w:rsidP="001F63A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C21E1" w:rsidRPr="005C21E1" w14:paraId="550D9E4D" w14:textId="77777777" w:rsidTr="00CB3D08">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34521916" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sending</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> institution’s Erasmus+ Institutional Coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C9932BD" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Ondrej Votinsky</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C3C5D05" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>outgoing@czu.cz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22C952EC" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Erasmus+ Institutional coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="207EF3DD" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="415E2DBE" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C21E1" w:rsidRPr="005C21E1" w14:paraId="4D834D75" w14:textId="77777777" w:rsidTr="00CB3D08">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="067EC65E" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
@@ -14077,193 +14350,188 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>receiving</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="488CC82F" w14:textId="2949951D" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BE88A37" w14:textId="6869802A" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="030B4357" w14:textId="756CC25E" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62230E89" w14:textId="0E873E46" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75F184DF" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="005C21E1" w:rsidRDefault="005C21E1" w:rsidP="007B03A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63797D27" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00335864">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
@@ -14324,188 +14592,184 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11068" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11068"/>
       </w:tblGrid>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="46E1C3FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72D3EAC0" w14:textId="0CA6D6C9" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Table D - Traineeship Certificate by the Receiving Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="4C3782FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E285451" w14:textId="53C88B25" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name of the trainee:</w:t>
             </w:r>
             <w:r w:rsidR="007D7ADD" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> _____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="55E7C2C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08A8FC67" w14:textId="383E9D70" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name of the Receiving Organisation:</w:t>
             </w:r>
             <w:r w:rsidR="007D7ADD" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> _____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="719A8CB3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37271698" w14:textId="35FAD75C" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sector of the Receiving Organisation</w:t>
             </w:r>
             <w:r w:rsidR="007D7ADD">
               <w:rPr>
@@ -14517,51 +14781,50 @@
             </w:r>
             <w:r w:rsidR="007D7ADD" w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="7FCD2D15" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="511493CE" w14:textId="60FAA0A9" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Address of the Receiving Organisation </w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
@@ -14603,51 +14866,50 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="37BB922F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3847A44D" w14:textId="58DC0B32" w:rsidR="007D7ADD" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Start date and end date of the complete traineeship</w:t>
             </w:r>
             <w:r w:rsidR="002702AB">
@@ -14876,51 +15138,50 @@
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>……………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="4731968F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70960B04" w14:textId="03BE76C2" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Traineeship title:</w:t>
             </w:r>
             <w:r w:rsidR="007D7ADD">
@@ -14937,51 +15198,50 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="03C7B1B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5469BA66" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Detailed programme of the traineeship period</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
@@ -15036,51 +15296,50 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="48332A2A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EF8E809" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Knowledge, skills (intellectual and practical) and competences acquired (achieved learning outcomes):</w:t>
             </w:r>
           </w:p>
@@ -15129,51 +15388,50 @@
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="005C21E1" w14:paraId="52BE9FEF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DE56AEA" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Evaluation of the trainee:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15439529" w14:textId="49846917" w:rsidR="00335864" w:rsidRPr="005C21E1" w:rsidRDefault="007D7ADD">
@@ -15218,102 +15476,100 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E62AB9" w:rsidRPr="005C21E1" w14:paraId="0D06376D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="760A87BC" w14:textId="7B53751F" w:rsidR="00E62AB9" w:rsidRPr="005C21E1" w:rsidRDefault="00E62AB9" w:rsidP="00E62AB9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> _____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E62AB9" w:rsidRPr="005C21E1" w14:paraId="72B3E73B" w14:textId="77777777" w:rsidTr="002F7C20">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A68D4AF" w14:textId="4BC12E42" w:rsidR="00E62AB9" w:rsidRPr="005C21E1" w:rsidRDefault="00E62AB9" w:rsidP="00E62AB9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C21E1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name of the Supervisor at the Receiving Organisation:</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
@@ -15321,51 +15577,50 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> _____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F7C20" w:rsidRPr="005C21E1" w14:paraId="4749392F" w14:textId="77777777" w:rsidTr="002F7C20">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0827A7F8" w14:textId="77777777" w:rsidR="002F7C20" w:rsidRDefault="002F7C20" w:rsidP="002F7C20">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="005C21E1">
@@ -15466,60 +15721,60 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000F671D" w:rsidSect="00121AB7">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="424" w:bottom="765" w:left="142" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E4767A5" w14:textId="77777777" w:rsidR="0081309D" w:rsidRDefault="0081309D">
+    <w:p w14:paraId="3E06F987" w14:textId="77777777" w:rsidR="005D13DC" w:rsidRDefault="005D13DC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47752E80" w14:textId="77777777" w:rsidR="0081309D" w:rsidRDefault="0081309D">
+    <w:p w14:paraId="7D4EADBB" w14:textId="77777777" w:rsidR="005D13DC" w:rsidRDefault="005D13DC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
     <w:p w14:paraId="1AB5F7D1" w14:textId="5E9B58E4" w:rsidR="004368A1" w:rsidRPr="000F671D" w:rsidRDefault="004368A1" w:rsidP="00BA7024">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:rStyle w:val="Odkaznavysvtlivky"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-IE"/>
@@ -16042,69 +16297,51 @@
       </w:r>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:rStyle w:val="EndnoteCharacters"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>Mentor</w:t>
       </w:r>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
-        <w:t xml:space="preserve">: the role of the mentor is to provide support, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and information to the trainee on the life and experience relative to the organisation (culture of the organisation, informal codes and conducts, etc.). Normally, the mentor </w:t>
+        <w:t xml:space="preserve">: the role of the mentor is to provide support, encouragement and information to the trainee on the life and experience relative to the organisation (culture of the organisation, informal codes and conducts, etc.). Normally, the mentor </w:t>
       </w:r>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>should be a different person than the supervisor.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="10">
     <w:p w14:paraId="03E4F036" w14:textId="034CA8D6" w:rsidR="00102C22" w:rsidRPr="000F671D" w:rsidRDefault="00102C22" w:rsidP="00BA7024">
       <w:pPr>
         <w:pStyle w:val="Textvysvtlivek"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
       </w:pPr>
@@ -16250,92 +16487,72 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E74E2A" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="000F671D" w:rsidRDefault="00043873">
       <w:pPr>
         <w:pStyle w:val="Textvysvtlivek"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284" w:firstLine="424"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
-        <w:t>1. Traineeships embedded in the curriculum (counting towards the degree</w:t>
+        <w:t>1. Traineeships embedded in the curriculum (counting towards the degree);</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="18AE82AB" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="000F671D" w:rsidRDefault="00043873">
       <w:pPr>
         <w:pStyle w:val="Textvysvtlivek"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284" w:firstLine="424"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
-        <w:t>2. Voluntary traineeships (not obligatory for the degree</w:t>
+        <w:t>2. Voluntary traineeships (not obligatory for the degree);</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5E236F75" w14:textId="6DA8E456" w:rsidR="00335864" w:rsidRPr="000F671D" w:rsidRDefault="00043873" w:rsidP="00BA7024">
       <w:pPr>
         <w:pStyle w:val="Textvysvtlivek"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284" w:firstLine="424"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>3. Traineeships for recent graduates.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="13">
     <w:p w14:paraId="1077CFB9" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="000F671D" w:rsidRDefault="00043873" w:rsidP="00BA7024">
       <w:pPr>
@@ -16674,119 +16891,101 @@
       </w:r>
       <w:r w:rsidR="00903F18" w:rsidRPr="000F671D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>rganisation</w:t>
       </w:r>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
-        <w:t xml:space="preserve">: this person is responsible for signing the learning agreement, amending it if needed, supervising the trainee during the </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and signing the Traineeship Certificate. </w:t>
+        <w:t xml:space="preserve">: this person is responsible for signing the learning agreement, amending it if needed, supervising the trainee during the traineeship and signing the Traineeship Certificate. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t xml:space="preserve">The name and email of the </w:t>
       </w:r>
       <w:r w:rsidR="00BA7024" w:rsidRPr="000F671D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t xml:space="preserve">upervisor must be filled in only in case it differs from that of the </w:t>
       </w:r>
       <w:r w:rsidR="00341694" w:rsidRPr="000F671D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>ontact person mentioned at the top of the document.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="16">
-    <w:p w14:paraId="413F5174" w14:textId="77777777" w:rsidR="005C21E1" w:rsidRPr="000F671D" w:rsidRDefault="005C21E1" w:rsidP="005C21E1">
+    <w:p w14:paraId="413F5174" w14:textId="77777777" w:rsidR="001F63A1" w:rsidRPr="000F671D" w:rsidRDefault="001F63A1" w:rsidP="005C21E1">
       <w:pPr>
         <w:pStyle w:val="Textvysvtlivek"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:rStyle w:val="EndnoteCharacters"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -16845,244 +17044,225 @@
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>Supervisor at the receiving organisation</w:t>
       </w:r>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
-        <w:t xml:space="preserve">: this person is responsible for signing the learning agreement, amending it if needed, supervising the trainee during the </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and signing the Traineeship Certificate. </w:t>
+        <w:t xml:space="preserve">: this person is responsible for signing the learning agreement, amending it if needed, supervising the trainee during the traineeship and signing the Traineeship Certificate. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F671D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>The name and email of the supervisor must be filled in only in case it differs from that of the contact person mentioned at the top of the document.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2064970794"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="07A0232B" w14:textId="3BB18AEF" w:rsidR="00335864" w:rsidRDefault="00043873">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007524AE">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2571CDCA" w14:textId="289CD6D1" w:rsidR="00335864" w:rsidRPr="00FD3847" w:rsidRDefault="00335864">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31502907" w14:textId="77777777" w:rsidR="0081309D" w:rsidRDefault="0081309D">
+    <w:p w14:paraId="023C3128" w14:textId="77777777" w:rsidR="005D13DC" w:rsidRDefault="005D13DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A05FCDA" w14:textId="77777777" w:rsidR="0081309D" w:rsidRDefault="0081309D">
+    <w:p w14:paraId="772E4F61" w14:textId="77777777" w:rsidR="005D13DC" w:rsidRDefault="005D13DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70206B6A" w14:textId="5A2B93F2" w:rsidR="00335864" w:rsidRDefault="005F744B">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4164CC45" wp14:editId="13C0F6E6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>503555</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>2540</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1365250" cy="447040"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="1507" y="3682"/>
               <wp:lineTo x="1507" y="9205"/>
               <wp:lineTo x="1808" y="14727"/>
               <wp:lineTo x="2411" y="16568"/>
@@ -17127,51 +17307,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02F405E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8BA0098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListDash2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1485"/>
         </w:tabs>
         <w:ind w:left="1485" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -19198,154 +19378,162 @@
   <w:num w:numId="11" w16cid:durableId="512258971">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="595477445">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1669822191">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="105001729">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="497310228">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1466586112">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="124584085">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="189"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-BE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-IE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-IE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-IE" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="fr-BE" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NjM1NTM0MDM1MDa0NDBS0lEKTi0uzszPAykwqwUAND3puCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00335864"/>
+    <w:rsid w:val="00001E81"/>
     <w:rsid w:val="000112FC"/>
     <w:rsid w:val="00014B93"/>
     <w:rsid w:val="000423B7"/>
     <w:rsid w:val="00043873"/>
     <w:rsid w:val="00081529"/>
     <w:rsid w:val="000950BF"/>
+    <w:rsid w:val="000A1A79"/>
     <w:rsid w:val="000A407F"/>
     <w:rsid w:val="000C58F4"/>
     <w:rsid w:val="000F671D"/>
     <w:rsid w:val="00102C22"/>
     <w:rsid w:val="00121AB7"/>
     <w:rsid w:val="001A144E"/>
+    <w:rsid w:val="001F63A1"/>
     <w:rsid w:val="0020599E"/>
     <w:rsid w:val="00225B0A"/>
     <w:rsid w:val="00237F10"/>
     <w:rsid w:val="00254E54"/>
     <w:rsid w:val="002702AB"/>
     <w:rsid w:val="0027621F"/>
     <w:rsid w:val="0029792C"/>
     <w:rsid w:val="002B21B5"/>
     <w:rsid w:val="002C7419"/>
     <w:rsid w:val="002F7C20"/>
     <w:rsid w:val="00331F74"/>
     <w:rsid w:val="00332BD8"/>
     <w:rsid w:val="00335864"/>
     <w:rsid w:val="00341694"/>
     <w:rsid w:val="00395046"/>
     <w:rsid w:val="003E5BF1"/>
     <w:rsid w:val="004115A8"/>
     <w:rsid w:val="004368A1"/>
     <w:rsid w:val="00471EDA"/>
     <w:rsid w:val="0049492E"/>
     <w:rsid w:val="004A0BE6"/>
     <w:rsid w:val="004A21A7"/>
     <w:rsid w:val="004A684E"/>
     <w:rsid w:val="004B5D6D"/>
     <w:rsid w:val="004D31EE"/>
     <w:rsid w:val="00510162"/>
     <w:rsid w:val="00561DFF"/>
     <w:rsid w:val="005B3908"/>
     <w:rsid w:val="005C1E4F"/>
     <w:rsid w:val="005C21E1"/>
+    <w:rsid w:val="005D13DC"/>
     <w:rsid w:val="005F744B"/>
     <w:rsid w:val="0064071C"/>
     <w:rsid w:val="00652F31"/>
     <w:rsid w:val="006D25FA"/>
     <w:rsid w:val="006E6779"/>
     <w:rsid w:val="006F1DD5"/>
     <w:rsid w:val="007049F8"/>
     <w:rsid w:val="007524AE"/>
     <w:rsid w:val="007753F5"/>
     <w:rsid w:val="007B612D"/>
     <w:rsid w:val="007D7ADD"/>
     <w:rsid w:val="00806C7A"/>
     <w:rsid w:val="0081309D"/>
     <w:rsid w:val="008154D9"/>
     <w:rsid w:val="0087754E"/>
     <w:rsid w:val="00892C18"/>
     <w:rsid w:val="008A55F9"/>
     <w:rsid w:val="00903F18"/>
     <w:rsid w:val="009F7FC0"/>
     <w:rsid w:val="00A22C64"/>
     <w:rsid w:val="00A7324E"/>
     <w:rsid w:val="00B47C41"/>
     <w:rsid w:val="00B778B1"/>
     <w:rsid w:val="00B810A8"/>
     <w:rsid w:val="00B83602"/>
     <w:rsid w:val="00BA7024"/>
+    <w:rsid w:val="00C1513A"/>
     <w:rsid w:val="00CB3D08"/>
     <w:rsid w:val="00CE24BF"/>
     <w:rsid w:val="00D14716"/>
     <w:rsid w:val="00DB1241"/>
     <w:rsid w:val="00DD3FA2"/>
     <w:rsid w:val="00DE44E0"/>
     <w:rsid w:val="00E2750E"/>
     <w:rsid w:val="00E417A0"/>
     <w:rsid w:val="00E55635"/>
     <w:rsid w:val="00E62AB9"/>
     <w:rsid w:val="00E7463F"/>
     <w:rsid w:val="00EB36CE"/>
     <w:rsid w:val="00F411D9"/>
     <w:rsid w:val="00F60A62"/>
     <w:rsid w:val="00F75123"/>
     <w:rsid w:val="00F901C0"/>
     <w:rsid w:val="00FA25F7"/>
     <w:rsid w:val="00FA4846"/>
     <w:rsid w:val="00FB1BEB"/>
     <w:rsid w:val="00FD1A40"/>
     <w:rsid w:val="00FD3847"/>
     <w:rsid w:val="00FE457A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -19354,51 +19542,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="78B4586D"/>
   <w15:docId w15:val="{E4F81310-4685-4D19-9F35-321B6677E296}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19858,51 +20046,50 @@
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis4Char"/>
     <w:qFormat/>
     <w:rsid w:val="00757E86"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
     <w:name w:val="Záhlaví Char"/>
@@ -21017,51 +21204,51 @@
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A55F9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nevyeenzmnka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B3908"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europass.cedefop.europa.eu/en/resources/european-language-levels-cefr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/education/tools/isced-f_en.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/education/tools/isced-f_en.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -21334,84 +21521,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="EC Document" ma:contentTypeID="0x010100258AA79CEB83498886A3A0868112325000C1490CE060273747A60689B6E70012AE" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document in this library." ma:contentTypeScope="" ma:versionID="07bc2eff7e1d96e042f6496ab490d1c4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="cfd06d9f-862c-4359-9a69-c66ff689f26a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6d7ace2b243d549d13752260e7970332" ns3:_="">
     <xsd:import namespace="cfd06d9f-862c-4359-9a69-c66ff689f26a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:Document"/>
                 <xsd:element ref="ns3:Year"/>
                 <xsd:element ref="ns3:Next_x0020_date_x0020_of_x0020_delivery" minOccurs="0"/>
                 <xsd:element ref="ns3:Final_x0020_date_x0020_of_x0020_delivery" minOccurs="0"/>
                 <xsd:element ref="ns3:Leader_x0020__x0028_staff_x0020_member_x0029_" minOccurs="0"/>
                 <xsd:element ref="ns3:Leader_x0020__x0028_unit_x0029_" minOccurs="0"/>
                 <xsd:element ref="ns3:_x0070_gc6" minOccurs="0"/>
                 <xsd:element ref="ns3:n7sw" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfd06d9f-862c-4359-9a69-c66ff689f26a" elementFormDefault="qualified">
@@ -21584,124 +21750,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Next_x0020_date_x0020_of_x0020_delivery xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a" xsi:nil="true"/>
+    <Final_x0020_date_x0020_of_x0020_delivery xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a" xsi:nil="true"/>
+    <Leader_x0020__x0028_unit_x0029_ xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a">B1</Leader_x0020__x0028_unit_x0029_>
+    <Leader_x0020__x0028_staff_x0020_member_x0029_ xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a" xsi:nil="true"/>
+    <Year xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a">2020</Year>
+    <_x0070_gc6 xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a" xsi:nil="true"/>
+    <Document xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a">E+ Grant agreements (annexes II + charters)</Document>
+    <n7sw xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </n7sw>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1729F4EC-DA49-4727-96AF-D45CAA2B686A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B752834-5156-4BC0-BA44-BECE908C7555}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8E360C1-0BC0-40DA-B243-27602C084E57}">
-[...8 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E762D4B6-60EE-4984-8DDB-B3AF7AE52F59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cfd06d9f-862c-4359-9a69-c66ff689f26a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8E360C1-0BC0-40DA-B243-27602C084E57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cfd06d9f-862c-4359-9a69-c66ff689f26a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1436</Words>
-  <Characters>8474</Characters>
+  <Words>1447</Words>
+  <Characters>8541</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
+  <Lines>71</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Erasmus+ Learning Agreement Student Mobility for Traineeships (KA171)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9891</CharactersWithSpaces>
+  <CharactersWithSpaces>9969</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Erasmus+ Learning Agreement Student Mobility for Traineeships (KA171)</dc:title>
   <dc:subject/>
   <dc:creator>HUERTAS MARTINEZ Marta (EAC)</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>en-GB</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100258AA79CEB83498886A3A0868112325000C1490CE060273747A60689B6E70012AE</vt:lpwstr>