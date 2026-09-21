--- v0 (2026-05-25)
+++ v1 (2026-09-21)
@@ -1,62 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="680BC2F4" w14:textId="77777777" w:rsidR="004368A1" w:rsidRDefault="004368A1" w:rsidP="004368A1">
       <w:pPr>
         <w:pStyle w:val="FrameContents"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="28"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -119,215 +115,210 @@
         <w:gridCol w:w="632"/>
         <w:gridCol w:w="730"/>
         <w:gridCol w:w="937"/>
         <w:gridCol w:w="405"/>
         <w:gridCol w:w="845"/>
         <w:gridCol w:w="1394"/>
         <w:gridCol w:w="836"/>
         <w:gridCol w:w="697"/>
         <w:gridCol w:w="1254"/>
       </w:tblGrid>
       <w:tr w:rsidR="00335864" w14:paraId="5C213BDF" w14:textId="77777777" w:rsidTr="00FA691D">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A264825" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Trainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79AA7021" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Last name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A9CA723" w14:textId="46A84946" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>First name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1362" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06C4BB04" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44473F00" w14:textId="5E5DF500" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -337,92 +328,90 @@
             </w:r>
             <w:r w:rsidR="004368A1">
               <w:rPr>
                 <w:rStyle w:val="Odkaznavysvtlivky"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:endnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C48C5D4" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Gender [Male/Female/Undefined]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EDA4643" w14:textId="2088A163" w:rsidR="00335864" w:rsidRDefault="008A55F9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -441,51 +430,50 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>(EQF level)</w:t>
             </w:r>
             <w:r w:rsidR="00043873">
               <w:rPr>
                 <w:rStyle w:val="EndnoteAnchor"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:endnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66C62FB6" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -497,325 +485,393 @@
               <w:rPr>
                 <w:rStyle w:val="EndnoteAnchor"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:endnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="60D88F79" w14:textId="77777777" w:rsidTr="00FA691D">
         <w:trPr>
           <w:trHeight w:val="124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0202C34A" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F0AA93A" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B2F8363" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C161DAF" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1">
+          <w:p w14:paraId="1C161DAF" w14:textId="4DD00D4E" w:rsidR="002808C1" w:rsidRDefault="007832A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4E6C83DE" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="170AEA85" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18D3AFA2" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="18D3AFA2" w14:textId="4B31F8B5" w:rsidR="00335864" w:rsidRDefault="007832A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1362" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C059FFD" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="0C059FFD" w14:textId="13526E71" w:rsidR="00335864" w:rsidRDefault="007832A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED760FC" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="4ED760FC" w14:textId="369CBAC0" w:rsidR="00335864" w:rsidRDefault="007832A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37B0869A" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="37B0869A" w14:textId="35B5303E" w:rsidR="00335864" w:rsidRDefault="007832A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A28A0BC" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="0A28A0BC" w14:textId="1DC11933" w:rsidR="00335864" w:rsidRDefault="007832A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53AAF728" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="53AAF728" w14:textId="12FC8EC5" w:rsidR="00335864" w:rsidRDefault="007832A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C532D6" w14:paraId="136C9A7C" w14:textId="77777777" w:rsidTr="00B5421C">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F04FBE8" w14:textId="012E6BF3" w:rsidR="00C532D6" w:rsidRDefault="00C532D6" w:rsidP="001A144E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
@@ -839,92 +895,90 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D40E327" w14:textId="77777777" w:rsidR="00C532D6" w:rsidRDefault="00C532D6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4596" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FF09AD5" w14:textId="77777777" w:rsidR="00C532D6" w:rsidRDefault="00C532D6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -937,51 +991,50 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F6AA13E" w14:textId="77777777" w:rsidR="00C532D6" w:rsidRDefault="00C532D6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -1033,251 +1086,308 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Faculty Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C532D6" w14:paraId="6CC448BB" w14:textId="77777777" w:rsidTr="001C074E">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="486F39B3" w14:textId="77777777" w:rsidR="00C532D6" w:rsidRDefault="00C532D6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0559C6" w14:textId="77777777" w:rsidR="00C532D6" w:rsidRDefault="00C532D6">
+          <w:p w14:paraId="5E51E149" w14:textId="686CC19F" w:rsidR="00C532D6" w:rsidRPr="00C42E00" w:rsidRDefault="00C42E00" w:rsidP="00C42E00">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00C42E00">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:b/>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Czech </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C42E00">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:b/>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C42E00">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:b/>
-[...38 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Life Sciences Prague</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4596" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A8EFE0B" w14:textId="77777777" w:rsidR="00C532D6" w:rsidRDefault="00C532D6">
+          <w:p w14:paraId="0A8EFE0B" w14:textId="3E90AC33" w:rsidR="00C532D6" w:rsidRPr="00C42E00" w:rsidRDefault="00C42E00">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C42E00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Faculty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C42E00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C42E00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Agrobiology</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C42E00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Food and Natural </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C42E00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Resources</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB494FC" w14:textId="77777777" w:rsidR="00C532D6" w:rsidRDefault="00C532D6">
+          <w:p w14:paraId="2AB494FC" w14:textId="304D2463" w:rsidR="00C532D6" w:rsidRPr="00C42E00" w:rsidRDefault="00C42E00">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C42E00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hana </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C42E00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Růžičková;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C42E00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C42E00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ruzickovah</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C42E00">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>@af.czu.cz</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="6860CC22" w14:textId="77777777" w:rsidTr="00FA691D">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41272F2F" w14:textId="71BB5A5C" w:rsidR="00335864" w:rsidRPr="00341694" w:rsidRDefault="00043873" w:rsidP="001A144E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD3847">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
@@ -1297,130 +1407,127 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001A144E" w:rsidRPr="004A21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>[only if different from Beneficiary Organisation]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="174A04A7" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="00341694" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341694">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DA147B3" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="00F60A62" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341694">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Faculty/ Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1362" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F484702" w14:textId="25B21F17" w:rsidR="00335864" w:rsidRPr="00341694" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C7419">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -1434,129 +1541,126 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00341694">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12D925A5" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="00F60A62" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341694">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F85DF9E" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="002C7419" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C7419">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B5B1037" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA25F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -1597,77 +1701,75 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>University Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="6C68A5D2" w14:textId="77777777" w:rsidTr="00FA691D">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64842EEF" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68CA1DC7" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7233D400" w14:textId="77777777" w:rsidR="00025B02" w:rsidRDefault="00025B02">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -1740,197 +1842,191 @@
           </w:p>
           <w:p w14:paraId="3E0966F5" w14:textId="77777777" w:rsidR="00025B02" w:rsidRPr="00FD3847" w:rsidRDefault="00025B02">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09BFA092" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="00FD3847" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1362" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="177FB32B" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="00FD3847" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19093FF5" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="00FD3847" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12E74A7C" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="00FD3847" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E213E87" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="00FD3847" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="030F16CB" w14:textId="77777777" w:rsidTr="00FA691D">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05AE4EE5" w14:textId="1A9DE25B" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
@@ -1947,254 +2043,248 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B15665C" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F048F9E" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1362" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D068313" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Address; website</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DDF7891" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01215EDF" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78413ECA" w14:textId="413321F1" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -2216,51 +2306,50 @@
               <w:endnoteReference w:id="7"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> name; position; email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A12CAE9" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -2316,252 +2405,275 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="7775F897" w14:textId="77777777" w:rsidTr="00FA691D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74EA26BC" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="420479A6" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B51EF13" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C8E1104" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1">
+          <w:p w14:paraId="6C8E1104" w14:textId="7C43D7E9" w:rsidR="002808C1" w:rsidRDefault="007832A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="415AC767" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1">
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73003531" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="007832A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...13 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55DCF4F5" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18AE32BF" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="18AE32BF" w14:textId="35941CC0" w:rsidR="00335864" w:rsidRDefault="007832A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1362" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDD97C2" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="6DDD97C2" w14:textId="42F5250E" w:rsidR="00335864" w:rsidRDefault="007832A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6913ED87" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="6913ED87" w14:textId="5113FF68" w:rsidR="00335864" w:rsidRDefault="007832A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>_______</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C8C3E38" w14:textId="132CABBB" w:rsidR="00335864" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1466095883"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00043873">
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -2577,200 +2689,244 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000423B7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00043873">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FD3847">
+            <w:r w:rsidR="00FD3847" w:rsidRPr="007832A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>≤</w:t>
             </w:r>
-            <w:r w:rsidR="00043873">
+            <w:r w:rsidR="00043873" w:rsidRPr="007832A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6B3BAC94" w14:textId="449702D7" w:rsidR="00335864" w:rsidRDefault="00000000">
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>250</w:t>
+            </w:r>
+            <w:r w:rsidR="00043873">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> employees</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B3BAC94" w14:textId="5FDA6319" w:rsidR="00335864" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1251780030"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00043873">
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00043873">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000423B7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00043873">
+            <w:r w:rsidR="00043873" w:rsidRPr="007832A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-              <w:t>&gt; 250 employees</w:t>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>&gt;250</w:t>
+            </w:r>
+            <w:r w:rsidR="00043873">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> employees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B58997B" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="6B58997B" w14:textId="073A1F05" w:rsidR="00335864" w:rsidRDefault="007832A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4104FD4B" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="4104FD4B" w14:textId="5E9720AB" w:rsidR="00335864" w:rsidRDefault="007832A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005C21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002808C1" w14:paraId="5E63A12E" w14:textId="77777777" w:rsidTr="00FA691D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B94BF9A" w14:textId="1D9EDA3F" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -2791,160 +2947,156 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26BE80C1" w14:textId="24E72DD7" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00867A9B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Educa International </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="755E40DB" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1362" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C913F96" w14:textId="77777777" w:rsidR="002808C1" w:rsidRPr="00C02F54" w:rsidRDefault="00000000" w:rsidP="002808C1">
+          <w:p w14:paraId="4C913F96" w14:textId="77777777" w:rsidR="002808C1" w:rsidRPr="00C02F54" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidR="002808C1" w:rsidRPr="00C02F54">
+              <w:r w:rsidRPr="00C02F54">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>www.educaops.eu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3BEAFC1B" w14:textId="5AC6352D" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40D67D09" w14:textId="53F2197B" w:rsidR="002808C1" w:rsidRDefault="00A01AA0" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00867A9B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -2965,148 +3117,120 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00867A9B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 16, 163 00 Praha 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F87AB51" w14:textId="6E1781E2" w:rsidR="002808C1" w:rsidRDefault="00A01AA0" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00867A9B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Czech Republic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EA25CCD" w14:textId="6A112C68" w:rsidR="00A01AA0" w:rsidRPr="00E2325B" w:rsidRDefault="00A01AA0" w:rsidP="00A01AA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2325B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Josef </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Josef Vochozka </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidR="002748B5" w:rsidRPr="00114BCB">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>educaops@educaops.eu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="12C43598" w14:textId="25CEDF5E" w:rsidR="002808C1" w:rsidRPr="00A01AA0" w:rsidRDefault="00A01AA0" w:rsidP="00A01AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -3114,81 +3238,79 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2325B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>+420 602293346</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C48C2BE" w14:textId="77777777" w:rsidR="002808C1" w:rsidRPr="00A01AA0" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002808C1" w14:paraId="052BED8B" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="03CEAA9A" w14:textId="77777777" w:rsidR="002808C1" w:rsidRPr="00A01AA0" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A737F3C" w14:textId="77777777" w:rsidR="002808C1" w:rsidRPr="00A01AA0" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
@@ -3208,188 +3330,187 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Before the mobility</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002808C1" w14:paraId="6051F2B6" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0144AF23" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10072" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="42FF89B0" w14:textId="5403FB21" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Table A - Traineeship Programme at the Receiving Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002808C1" w14:paraId="6DEE861C" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42D92A40" w14:textId="696CEED2" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Planned period of the physical component: from [day/month/year] </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007832A2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>…………….</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to [day/month/year] </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007832A2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>…………….</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2036B5F0" w14:textId="5A28DA83" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3420,182 +3541,222 @@
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>/month/year] …………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002808C1" w14:paraId="199DDD82" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="729BDCC6" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Traineeship title: …</w:t>
+              <w:t xml:space="preserve">Traineeship title: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007832A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60719AD4" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5431" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="014D9D72" w14:textId="7AB5F234" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
+          <w:p w14:paraId="014D9D72" w14:textId="3CB7C100" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Number of working hours per week:</w:t>
             </w:r>
             <w:r w:rsidR="002748B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Full time job</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007832A2" w:rsidRPr="007832A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>… (full time)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002808C1" w14:paraId="609C19C2" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="58477574" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
+          <w:p w14:paraId="58477574" w14:textId="2534BCBA" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Detailed programme of the traineeship (including the virtual component, if applicable):</w:t>
+            </w:r>
+            <w:r w:rsidR="007832A2">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007832A2" w:rsidRPr="007832A2">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4871D572" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52164098" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -3609,559 +3770,636 @@
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002808C1" w14:paraId="762626A4" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F951A7D" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Traineeship in digital skills</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="EndnoteAnchor"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:endnoteReference w:id="9"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
+            <w:r w:rsidRPr="007832A2">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yes </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">    No </w:t>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007832A2">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002808C1" w14:paraId="31D1E373" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30A55DBC" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
+          <w:p w14:paraId="30A55DBC" w14:textId="7017D598" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>skills and competences to be acquired by the end of the traineeship (expected learning outcomes):</w:t>
+            </w:r>
+            <w:r w:rsidR="007832A2">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007832A2" w:rsidRPr="007832A2">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5309CE63" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A3F84AE" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002808C1" w14:paraId="7274311E" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0F7D41" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
+          <w:p w14:paraId="5C0F7D41" w14:textId="43D3658E" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-6" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Monitoring plan:</w:t>
+            </w:r>
+            <w:r w:rsidR="007832A2">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007832A2" w:rsidRPr="007832A2">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59451595" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-6" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A59CF58" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-6" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002808C1" w14:paraId="119DB2C9" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8D370B" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
+          <w:p w14:paraId="6E8D370B" w14:textId="40FB3828" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Evaluation plan:</w:t>
+            </w:r>
+            <w:r w:rsidR="007832A2">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007832A2" w:rsidRPr="007832A2">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A85979C" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="321603D4" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002808C1" w14:paraId="09C6413B" w14:textId="77777777" w:rsidTr="00FA691D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69E08988" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="66090F4E" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="049D0891" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="175E655D" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1342" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B636D97" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="506FF44D" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1394" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="71FBFB85" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1533" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6AED1D71" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="258F6945" w14:textId="77777777" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002808C1" w14:paraId="2C281E35" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15C11AA6" w14:textId="502BD897" w:rsidR="002808C1" w:rsidRDefault="002808C1" w:rsidP="002808C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The level of </w:t>
             </w:r>
             <w:r>
@@ -4173,51 +4411,72 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>language competence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="EndnoteAnchor"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:endnoteReference w:id="10"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">  in ________ [</w:t>
+              <w:t xml:space="preserve">  in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007832A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>indicate here the main language of work</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">] that the trainee already has or agrees to acquire by the start of the mobility period is: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -4284,95 +4543,170 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="28418963"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">     B2 </w:t>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007832A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>B2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1001715013"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">     C1 </w:t>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007832A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>C1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="662753774"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">     C2 </w:t>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007832A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>C2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1445357830"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     Native speaker </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
@@ -4389,69 +4723,68 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A1BB12C" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11056" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="1561"/>
         <w:gridCol w:w="1854"/>
-        <w:gridCol w:w="981"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2267"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="2115"/>
       </w:tblGrid>
       <w:tr w:rsidR="00335864" w14:paraId="22C40475" w14:textId="77777777" w:rsidTr="00D26DD2">
         <w:trPr>
           <w:trHeight w:val="104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="33689743" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
@@ -4573,100 +4906,98 @@
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10560" w:type="dxa"/>
               <w:tblInd w:w="185" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3479"/>
               <w:gridCol w:w="7081"/>
             </w:tblGrid>
             <w:tr w:rsidR="00335864" w14:paraId="54F793BE" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="184"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3479" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0AD162AA" w14:textId="381D23BF" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Award ……...…ECTS credits (or equivalent)</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="EndnoteAnchor"/>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:endnoteReference w:id="12"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7080" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1DC2CB22" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Give a grade based on:     Traineeship certificate </w:t>
                   </w:r>
@@ -4717,51 +5048,50 @@
                       <w:id w:val="944430381"/>
                     </w:sdtPr>
                     <w:sdtContent>
                       <w:r>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w14:paraId="48964A51" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="38EBC94C" w14:textId="4B8A2ABF" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
@@ -4783,51 +5113,50 @@
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>s Transcript of Records and Diploma Supplement (or equivalent).</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w14:paraId="508C0EB0" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="48ADD9DF" w14:textId="0F22028D" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
@@ -4971,51 +5300,50 @@
             <w:tblPr>
               <w:tblW w:w="10560" w:type="dxa"/>
               <w:tblInd w:w="185" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2400"/>
               <w:gridCol w:w="1560"/>
               <w:gridCol w:w="6600"/>
             </w:tblGrid>
             <w:tr w:rsidR="00335864" w14:paraId="7DBEC5B1" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="192"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3960" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5F952954" w14:textId="450F6005" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Award ECTS credits (or equivalent):  Yes </w:t>
                   </w:r>
@@ -5050,93 +5378,91 @@
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1800108006"/>
                     </w:sdtPr>
                     <w:sdtContent>
                       <w:r>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6599" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="785F5EA5" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> If yes, please indicate the number of credits: ….</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w14:paraId="34D8A066" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="96"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2400" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1AB30AEB" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Give a grade: Yes </w:t>
@@ -5173,51 +5499,50 @@
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="2000295144"/>
                     </w:sdtPr>
                     <w:sdtContent>
                       <w:r>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8159" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="61B69756" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">If yes, please indicate if this will be based on:   Traineeship certificate </w:t>
@@ -5269,51 +5594,50 @@
                       <w:id w:val="387533163"/>
                     </w:sdtPr>
                     <w:sdtContent>
                       <w:r>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w14:paraId="6D5E6039" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10559" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="758E40F1" w14:textId="2F83CFAA" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
@@ -5377,51 +5701,50 @@
                       <w:id w:val="1236474121"/>
                     </w:sdtPr>
                     <w:sdtContent>
                       <w:r>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w14:paraId="4F364CE0" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10559" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="589E6284" w14:textId="2EF2140B" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
@@ -5443,51 +5766,50 @@
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>s Diploma Supplement (or equivalent).</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w14:paraId="5BB9AD55" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10559" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="71300EEE" w14:textId="0C2780A7" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
@@ -5591,203 +5913,227 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>The traineeship is carried out by a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> recent graduate </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007832A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>recent graduate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>and, upon satisfactory completion of the traineeship, the institution undertakes to:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10560" w:type="dxa"/>
               <w:tblInd w:w="185" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5281"/>
               <w:gridCol w:w="5279"/>
             </w:tblGrid>
             <w:tr w:rsidR="00335864" w14:paraId="6EF24290" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5280" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="6BCC7C6D" w14:textId="79E383C4" w:rsidR="00335864" w:rsidRDefault="00043873">
+                <w:p w14:paraId="6BCC7C6D" w14:textId="00F9B0F1" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Award ECTS credits (or equivalent):  Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1929238725"/>
                     </w:sdtPr>
                     <w:sdtContent>
                       <w:r>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1110380663"/>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r>
-                        <w:t>☐</w:t>
+                      <w:r w:rsidR="007832A2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                        </w:rPr>
+                        <w:t>☒</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5279" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1ECE6480" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>If yes, please indicate the number of credits: ….</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w14:paraId="4995FDF2" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5EF073C4" w14:textId="13BA01CA" w:rsidR="00335864" w:rsidRDefault="00043873">
+                <w:p w14:paraId="5EF073C4" w14:textId="234A038E" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
                   </w:r>
                   <w:r w:rsidR="004A21A7">
                     <w:rPr>
@@ -5862,52 +6208,55 @@
                     <w:sdtPr>
                       <w:id w:val="1771108541"/>
                     </w:sdtPr>
                     <w:sdtContent>
                       <w:r>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1818784364"/>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r>
-                        <w:t>☐</w:t>
+                      <w:r w:rsidR="007832A2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                        </w:rPr>
+                        <w:t>☒</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1A3BFB4B" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A241F93" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
@@ -5955,51 +6304,50 @@
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10560" w:type="dxa"/>
               <w:tblInd w:w="185" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5281"/>
               <w:gridCol w:w="5279"/>
             </w:tblGrid>
             <w:tr w:rsidR="00335864" w14:paraId="7413F100" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5280" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="44ADEF2E" w14:textId="40C531B7" w:rsidR="004A21A7" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The </w:t>
@@ -6038,51 +6386,51 @@
                     <w:t>o</w:t>
                   </w:r>
                   <w:r w:rsidR="007B612D">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">rganisation </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">will provide an accident insurance to the trainee (if not provided by the Receiving Organisation):                                              </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="63173658" w14:textId="03C45FFE" w:rsidR="00335864" w:rsidRDefault="00043873">
+                <w:p w14:paraId="63173658" w14:textId="5802D9C6" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
@@ -6121,81 +6469,83 @@
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>No</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="769183562"/>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r>
-                        <w:t>☐</w:t>
+                      <w:r w:rsidR="00D06376">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                        </w:rPr>
+                        <w:t>☒</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
                 <w:p w14:paraId="0C8CC1D0" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5279" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0EF3F500" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The accident insurance covers:  </w:t>
@@ -6305,54 +6655,53 @@
                       <w:id w:val="35797458"/>
                     </w:sdtPr>
                     <w:sdtContent>
                       <w:r>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w14:paraId="071E0454" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3C1184BC" w14:textId="4D579676" w:rsidR="00335864" w:rsidRDefault="00043873" w:rsidP="007B612D">
+                <w:p w14:paraId="3C1184BC" w14:textId="648CCC15" w:rsidR="00335864" w:rsidRDefault="00043873" w:rsidP="007B612D">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The </w:t>
                   </w:r>
                   <w:r w:rsidR="0087754E">
                     <w:rPr>
@@ -6416,55 +6765,55 @@
                     <w:sdtContent>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="604108486"/>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r>
+                      <w:r w:rsidR="00D06376">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
-                        <w:t>☐</w:t>
+                        <w:t>☒</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2598D0CD" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="728F0A7B" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
@@ -6489,130 +6838,129 @@
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="6F384145" w14:textId="77777777" w:rsidTr="00D26DD2">
         <w:trPr>
           <w:trHeight w:val="1496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54EBC6C2" w14:textId="5681AB25" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D06376">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Table C - Receiving Organisation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7434DA8A" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10560" w:type="dxa"/>
               <w:tblInd w:w="185" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5933"/>
               <w:gridCol w:w="1867"/>
               <w:gridCol w:w="2760"/>
             </w:tblGrid>
             <w:tr w:rsidR="00335864" w14:paraId="501A11D3" w14:textId="77777777" w:rsidTr="00254E54">
               <w:trPr>
                 <w:trHeight w:val="184"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7800" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="2AB0C6B6" w14:textId="079A27B0" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The Receiving Organisation will provide financial support to the trainee for the traineeship:  Yes </w:t>
                   </w:r>
@@ -6669,51 +7017,50 @@
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="571824916"/>
                     </w:sdtPr>
                     <w:sdtContent>
                       <w:r>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2760" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5AC40138" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>If yes, amount (EUR/month): ………..</w:t>
                   </w:r>
@@ -6726,51 +7073,50 @@
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w14:paraId="14D0DAEB" w14:textId="77777777" w:rsidTr="00254E54">
               <w:trPr>
                 <w:trHeight w:val="96"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="132AA6EB" w14:textId="2B9A56D0" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The Receiving Organisation will provide a contribution in kind to the trainee for the traineeship: Yes </w:t>
@@ -6872,51 +7218,50 @@
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w14:paraId="17D30E32" w14:textId="77777777" w:rsidTr="00254E54">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5933" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2B6B18A7" w14:textId="6DF27D09" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The Receiving Organisation will provide an accident insurance to the trainee (if not provided by the </w:t>
@@ -7047,51 +7392,50 @@
                 <w:p w14:paraId="24BA3E61" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4627" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="17F7C87C" w14:textId="13029CBA" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The accident insurance covers:  </w:t>
@@ -7176,51 +7520,50 @@
                       <w:id w:val="267892091"/>
                     </w:sdtPr>
                     <w:sdtContent>
                       <w:r>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w14:paraId="39B2AE83" w14:textId="77777777" w:rsidTr="00254E54">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="16D46324" w14:textId="47EEED71" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The Receiving Organisation will provide a liability insurance to the trainee (if not provided by the beneficiary </w:t>
@@ -7298,51 +7641,50 @@
                       <w:id w:val="957580818"/>
                     </w:sdtPr>
                     <w:sdtContent>
                       <w:r>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w14:paraId="0490A280" w14:textId="77777777" w:rsidTr="00254E54">
               <w:trPr>
                 <w:trHeight w:val="253"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="16DDBC39" w14:textId="7FE85BF9" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>The Receiving Organisation will provide appropriate support and equipment to the trainee.</w:t>
@@ -7356,51 +7698,50 @@
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w14:paraId="172FA25F" w14:textId="77777777" w:rsidTr="00254E54">
               <w:trPr>
                 <w:trHeight w:val="239"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3BB6BFF3" w14:textId="368B7AE3" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Upon completion of the traineeship, the </w:t>
@@ -7509,51 +7850,50 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="71DD6340" w14:textId="77777777" w:rsidTr="00D26DD2">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C2CEC40" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42703A94" w14:textId="43C7C2D4" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
@@ -7957,62 +8297,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="00DB1241" w:rsidRPr="00BA7024">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> any</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA7024">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> problem or changes regarding the </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">traineeship period. The </w:t>
+              <w:t xml:space="preserve"> problem or changes regarding the traineeship period. The </w:t>
             </w:r>
             <w:r w:rsidR="00BA7024">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA7024">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ending </w:t>
             </w:r>
             <w:r w:rsidR="00BA7024">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
@@ -8357,493 +8686,513 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to respect all the principles of the Erasmus Charter for Higher Education relating to traineeships.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="668405BF" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335864" w14:paraId="570B66F6" w14:textId="77777777" w:rsidTr="00FA691D">
+      <w:tr w:rsidR="00335864" w14:paraId="570B66F6" w14:textId="77777777" w:rsidTr="004E31D5">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5535798C" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7F84CDE4" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="24DBA275" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="18F43B72" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6C994F31" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="507FEF47" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335864" w14:paraId="259FEB27" w14:textId="77777777" w:rsidTr="00FA691D">
+      <w:tr w:rsidR="00335864" w14:paraId="259FEB27" w14:textId="77777777" w:rsidTr="004E31D5">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B79C1FB" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Trainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3913B97D" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="3913B97D" w14:textId="34B4AA72" w:rsidR="00335864" w:rsidRDefault="004E31D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004E31D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>_____________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="44BFBB43" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="44BFBB43" w14:textId="13B5D9BB" w:rsidR="00335864" w:rsidRDefault="004E31D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004E31D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>_____________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0A7FE4CA" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Trainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6778DEFD" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="6778DEFD" w14:textId="654306B0" w:rsidR="00335864" w:rsidRDefault="004E31D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004E31D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>_______</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="230F864D" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="230F864D" w14:textId="2D7B2BFC" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335864" w14:paraId="367C7566" w14:textId="77777777" w:rsidTr="00FA691D">
+      <w:tr w:rsidR="00335864" w14:paraId="367C7566" w14:textId="77777777" w:rsidTr="004E31D5">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="030CECF8" w14:textId="037164D5" w:rsidR="00335864" w:rsidRDefault="00043873" w:rsidP="000423B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person</w:t>
             </w:r>
             <w:r>
@@ -8918,189 +9267,213 @@
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00D26DD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Faculty Level)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="21EBA99B" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="21EBA99B" w14:textId="4AEB76AC" w:rsidR="00335864" w:rsidRPr="004E31D5" w:rsidRDefault="004E31D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004E31D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Hana Růžičková</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68D66C09" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="68D66C09" w14:textId="6FBB8788" w:rsidR="00335864" w:rsidRPr="004E31D5" w:rsidRDefault="004E31D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004E31D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ruzickovah@af.czu.cz</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="04FB861E" w14:textId="4F12BDC2" w:rsidR="00335864" w:rsidRDefault="00335864" w:rsidP="00D26DD2">
+          <w:p w14:paraId="04FB861E" w14:textId="3DC362C9" w:rsidR="00335864" w:rsidRPr="004E31D5" w:rsidRDefault="004E31D5" w:rsidP="00D26DD2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004E31D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Faculty Coordinator</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4054CF24" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="109B724C" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335864" w14:paraId="116F2E49" w14:textId="77777777" w:rsidTr="00FA691D">
+      <w:tr w:rsidR="00335864" w14:paraId="116F2E49" w14:textId="77777777" w:rsidTr="004E31D5">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0B82B228" w14:textId="77777777" w:rsidR="00D26DD2" w:rsidRDefault="006F1DD5" w:rsidP="000423B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-IE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA7024">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-IE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00043873" w:rsidRPr="00BA7024">
@@ -9198,189 +9571,225 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(University Level)</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA7024">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-IE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="13649E35" w14:textId="77777777" w:rsidR="00D26DD2" w:rsidRDefault="00D26DD2">
+          <w:p w14:paraId="13649E35" w14:textId="4F416519" w:rsidR="00D26DD2" w:rsidRPr="004E31D5" w:rsidRDefault="004E31D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004E31D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ondřej </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E31D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Votinský</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="16161167" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="16161167" w14:textId="3AABD47D" w:rsidR="00335864" w:rsidRDefault="004E31D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004E31D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>outgoing@czu.cz</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="67A64E18" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="67A64E18" w14:textId="27CAF684" w:rsidR="00335864" w:rsidRDefault="004E31D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004E31D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Erasmus+ Institutional coordinator</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="720ED8F7" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3EA66B4D" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26DD2" w14:paraId="7FBA42F0" w14:textId="77777777" w:rsidTr="00FA691D">
+      <w:tr w:rsidR="00D26DD2" w14:paraId="7FBA42F0" w14:textId="77777777" w:rsidTr="004E31D5">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4F5C0496" w14:textId="748E072A" w:rsidR="00D26DD2" w:rsidRDefault="00D26DD2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
             <w:r>
@@ -9393,386 +9802,419 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:endnoteReference w:id="15"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the receiving organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1828D359" w14:textId="77777777" w:rsidR="00D26DD2" w:rsidRDefault="00D26DD2">
+          <w:p w14:paraId="1828D359" w14:textId="7736BB6D" w:rsidR="00D26DD2" w:rsidRDefault="004E31D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004E31D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>_____________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7140C38A" w14:textId="77777777" w:rsidR="00D26DD2" w:rsidRDefault="00D26DD2">
+          <w:p w14:paraId="7140C38A" w14:textId="09C14734" w:rsidR="00D26DD2" w:rsidRDefault="004E31D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004E31D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>_____________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9A668A" w14:textId="77777777" w:rsidR="00D26DD2" w:rsidRDefault="00D26DD2">
+          <w:p w14:paraId="5C9A668A" w14:textId="2E7C707C" w:rsidR="00D26DD2" w:rsidRDefault="004E31D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004E31D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>__________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5C9B12" w14:textId="77777777" w:rsidR="00D26DD2" w:rsidRDefault="00D26DD2">
+          <w:p w14:paraId="2A5C9B12" w14:textId="639072EA" w:rsidR="00D26DD2" w:rsidRDefault="004E31D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004E31D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>_________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3DB5BA56" w14:textId="77777777" w:rsidR="00D26DD2" w:rsidRDefault="00D26DD2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26DD2" w14:paraId="72FBAFD4" w14:textId="77777777" w:rsidTr="00FA691D">
+      <w:tr w:rsidR="00D26DD2" w14:paraId="72FBAFD4" w14:textId="77777777" w:rsidTr="004E31D5">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="287B217A" w14:textId="06363CA7" w:rsidR="00D26DD2" w:rsidRDefault="00D26DD2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Consortium EDUCA International</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="16C01DAA" w14:textId="6CECD160" w:rsidR="00D26DD2" w:rsidRDefault="00D26DD2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Josef </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Vochozka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="633EBC27" w14:textId="6B2DD59D" w:rsidR="00FA691D" w:rsidRPr="00FA691D" w:rsidRDefault="00000000" w:rsidP="00FA691D">
+          <w:p w14:paraId="633EBC27" w14:textId="6B2DD59D" w:rsidR="00FA691D" w:rsidRPr="00FA691D" w:rsidRDefault="00FA691D" w:rsidP="00FA691D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="00FA691D" w:rsidRPr="00114BCB">
+              <w:r w:rsidRPr="00114BCB">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>educaops@educaops.eu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00FA691D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="78C50340" w14:textId="70F71543" w:rsidR="00D26DD2" w:rsidRDefault="00D26DD2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Director</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="391A9B59" w14:textId="77777777" w:rsidR="00D26DD2" w:rsidRDefault="00D26DD2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4CC66ACA" w14:textId="77777777" w:rsidR="00D26DD2" w:rsidRDefault="00D26DD2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54BDA7AC" w14:textId="1FF6388C" w:rsidR="00335864" w:rsidRDefault="00335864">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
@@ -9820,78 +10262,76 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11056" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="4539"/>
         <w:gridCol w:w="5527"/>
       </w:tblGrid>
       <w:tr w:rsidR="00335864" w14:paraId="638126A0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="027692BB" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10066" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="19E7BDB8" w14:textId="5AB2A4A7" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -10015,51 +10455,50 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="7CF34AB8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11055" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CB3BD89" w14:textId="78E9C576" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
@@ -10242,51 +10681,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>month/year] …………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="0DEC44E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C8667C9" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -10297,51 +10735,50 @@
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="511AD864" w14:textId="3235765D" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -10351,51 +10788,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>: Full time job</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="3EAB1B0C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11055" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C1B2954" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Detailed programme of the traineeship period (including the virtual component, if applicable):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="790D6131" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
@@ -10417,51 +10853,50 @@
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="075A1979" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11055" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45397E6A" w14:textId="1FD0286A" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10539,51 +10974,50 @@
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="48203D4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11055" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="268FE68A" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-6" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Monitoring plan:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="798BFCB8" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
@@ -10606,51 +11040,50 @@
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="330860E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11055" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17DC7D01" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Evaluation plan:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00B45487" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
@@ -10660,293 +11093,305 @@
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="211B6542" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63797D27" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+    <w:p w14:paraId="63797D27" w14:textId="75794A93" w:rsidR="00D06376" w:rsidRDefault="00D06376">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492EEEED" w14:textId="77777777" w:rsidR="00D06376" w:rsidRDefault="00D06376">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="46C32875" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>After the Mobility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F3E639" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11068" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11068"/>
       </w:tblGrid>
       <w:tr w:rsidR="00335864" w14:paraId="46E1C3FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72D3EAC0" w14:textId="0CA6D6C9" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Table D - Traineeship Certificate by the Receiving Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="4C3782FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E285451" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name of the trainee:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="55E7C2C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08A8FC67" w14:textId="72DC54D2" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name of the Receiving Organisation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="719A8CB3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37271698" w14:textId="6291D4AE" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sector of the Receiving Organisation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="7FCD2D15" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="511493CE" w14:textId="376647BE" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -10981,51 +11426,50 @@
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="37BB922F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D477F6D" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -11132,51 +11576,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>……………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="4731968F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31E3E925" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Traineeship title:</w:t>
             </w:r>
           </w:p>
@@ -11200,73 +11643,71 @@
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="03C7B1B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5469BA66" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Detailed programme of the traineeship period</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> including tasks carried out by the trainee (including the virtual component, if applicable):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7720BBB6" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -11315,51 +11756,50 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="48332A2A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EF8E809" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Knowledge, skills (intellectual and practical) and competences acquired (achieved learning outcomes):</w:t>
             </w:r>
           </w:p>
@@ -11425,51 +11865,50 @@
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="52BE9FEF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DE56AEA" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Evaluation of the trainee:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15439529" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
@@ -11529,91 +11968,89 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="0D06376D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="760A87BC" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="72B3E73B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42891B74" w14:textId="7C4F7813" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name and signature of the Supervisor at the Receiving Organisation:</w:t>
             </w:r>
           </w:p>
@@ -11637,80 +12074,76 @@
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7ABAC255" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00335864">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="424" w:bottom="765" w:left="142" w:header="567" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61D08305" w14:textId="77777777" w:rsidR="00BA54B5" w:rsidRDefault="00BA54B5">
+    <w:p w14:paraId="7FF6A797" w14:textId="77777777" w:rsidR="00656234" w:rsidRDefault="00656234">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7322962F" w14:textId="77777777" w:rsidR="00BA54B5" w:rsidRDefault="00BA54B5">
+    <w:p w14:paraId="6DA69880" w14:textId="77777777" w:rsidR="00656234" w:rsidRDefault="00656234">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
     <w:p w14:paraId="1AB5F7D1" w14:textId="5E9B58E4" w:rsidR="004368A1" w:rsidRPr="00BA7024" w:rsidRDefault="004368A1" w:rsidP="00BA7024">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004368A1">
         <w:rPr>
           <w:rStyle w:val="Odkaznavysvtlivky"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004368A1">
@@ -13081,246 +13514,215 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="004368A1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>ontact person mentioned at the top of the document.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2064970794"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="07A0232B" w14:textId="3BB18AEF" w:rsidR="00335864" w:rsidRDefault="00043873">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007524AE">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2571CDCA" w14:textId="289CD6D1" w:rsidR="00335864" w:rsidRPr="00FD3847" w:rsidRDefault="00335864">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6484FD54" w14:textId="77777777" w:rsidR="00BA54B5" w:rsidRDefault="00BA54B5">
+    <w:p w14:paraId="3CADA794" w14:textId="77777777" w:rsidR="00656234" w:rsidRDefault="00656234">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19FA94E9" w14:textId="77777777" w:rsidR="00BA54B5" w:rsidRDefault="00BA54B5">
+    <w:p w14:paraId="1BEF5175" w14:textId="77777777" w:rsidR="00656234" w:rsidRDefault="00656234">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70206B6A" w14:textId="04C1D03E" w:rsidR="00335864" w:rsidRDefault="00FA691D">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r w:rsidRPr="00D44CC5">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37EE922A" wp14:editId="1DEC688E">
           <wp:extent cx="1421356" cy="469438"/>
           <wp:effectExtent l="0" t="0" r="7620" b="6985"/>
           <wp:docPr id="2" name="Obrázek 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -13467,188 +13869,210 @@
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:br/>
                             <w:t>Learning Agreement form</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="6FE91311" w14:textId="6DCF5924" w:rsidR="00335864" w:rsidRDefault="00043873">
                           <w:pPr>
                             <w:pStyle w:val="FrameContents"/>
                             <w:tabs>
                               <w:tab w:val="left" w:pos="3119"/>
                             </w:tabs>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="007832A2">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:highlight w:val="yellow"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>Student</w:t>
                           </w:r>
-                          <w:r w:rsidR="004A21A7">
+                          <w:r w:rsidR="004A21A7" w:rsidRPr="007832A2">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:highlight w:val="yellow"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>’</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="007832A2">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:highlight w:val="yellow"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>s name</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="5B8D5734" w14:textId="5F054E0D" w:rsidR="00335864" w:rsidRDefault="00043873">
+                        <w:p w14:paraId="5B8D5734" w14:textId="0CEB74F2" w:rsidR="00335864" w:rsidRDefault="00043873">
                           <w:pPr>
                             <w:pStyle w:val="FrameContents"/>
                             <w:tabs>
                               <w:tab w:val="left" w:pos="3119"/>
                             </w:tabs>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>Academic Year 20</w:t>
+                            <w:t xml:space="preserve">Academic Year </w:t>
                           </w:r>
-                          <w:r w:rsidR="00FA691D">
+                          <w:r w:rsidRPr="007832A2">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:highlight w:val="yellow"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>20</w:t>
                           </w:r>
-                          <w:r w:rsidR="00DA4231">
+                          <w:r w:rsidR="00FA691D" w:rsidRPr="007832A2">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:highlight w:val="yellow"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>4</w:t>
+                            <w:t>2</w:t>
                           </w:r>
-                          <w:r w:rsidR="00FA691D">
+                          <w:r w:rsidR="007832A2" w:rsidRPr="007832A2">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:highlight w:val="yellow"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>/</w:t>
+                            <w:t>6</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00FA691D" w:rsidRPr="007832A2">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:highlight w:val="yellow"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>/</w:t>
                           </w:r>
-                          <w:r w:rsidR="00FA691D">
+                          <w:r w:rsidRPr="007832A2">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:highlight w:val="yellow"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>02</w:t>
+                            <w:t>2</w:t>
                           </w:r>
-                          <w:r w:rsidR="00DA4231">
+                          <w:r w:rsidR="00FA691D" w:rsidRPr="007832A2">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:highlight w:val="yellow"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>5</w:t>
+                            <w:t>02</w:t>
+                          </w:r>
+                          <w:r w:rsidR="007832A2" w:rsidRPr="007832A2">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:i/>
+                              <w:color w:val="003CB4"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:highlight w:val="yellow"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:t>7</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="5857529C" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
                           <w:pPr>
                             <w:pStyle w:val="FrameContents"/>
                             <w:tabs>
                               <w:tab w:val="left" w:pos="3119"/>
                             </w:tabs>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w14:paraId="29091A04" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
                           <w:pPr>
                             <w:pStyle w:val="FrameContents"/>
                             <w:tabs>
@@ -13780,188 +14204,210 @@
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:br/>
                       <w:t>Learning Agreement form</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="6FE91311" w14:textId="6DCF5924" w:rsidR="00335864" w:rsidRDefault="00043873">
                     <w:pPr>
                       <w:pStyle w:val="FrameContents"/>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="3119"/>
                       </w:tabs>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="007832A2">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:highlight w:val="yellow"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>Student</w:t>
                     </w:r>
-                    <w:r w:rsidR="004A21A7">
+                    <w:r w:rsidR="004A21A7" w:rsidRPr="007832A2">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:highlight w:val="yellow"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>’</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="007832A2">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:highlight w:val="yellow"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>s name</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="5B8D5734" w14:textId="5F054E0D" w:rsidR="00335864" w:rsidRDefault="00043873">
+                  <w:p w14:paraId="5B8D5734" w14:textId="0CEB74F2" w:rsidR="00335864" w:rsidRDefault="00043873">
                     <w:pPr>
                       <w:pStyle w:val="FrameContents"/>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="3119"/>
                       </w:tabs>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>Academic Year 20</w:t>
+                      <w:t xml:space="preserve">Academic Year </w:t>
                     </w:r>
-                    <w:r w:rsidR="00FA691D">
+                    <w:r w:rsidRPr="007832A2">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:highlight w:val="yellow"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>20</w:t>
                     </w:r>
-                    <w:r w:rsidR="00DA4231">
+                    <w:r w:rsidR="00FA691D" w:rsidRPr="007832A2">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:highlight w:val="yellow"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>4</w:t>
+                      <w:t>2</w:t>
                     </w:r>
-                    <w:r w:rsidR="00FA691D">
+                    <w:r w:rsidR="007832A2" w:rsidRPr="007832A2">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:highlight w:val="yellow"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>/</w:t>
+                      <w:t>6</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00FA691D" w:rsidRPr="007832A2">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:highlight w:val="yellow"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>/</w:t>
                     </w:r>
-                    <w:r w:rsidR="00FA691D">
+                    <w:r w:rsidRPr="007832A2">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:highlight w:val="yellow"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>02</w:t>
+                      <w:t>2</w:t>
                     </w:r>
-                    <w:r w:rsidR="00DA4231">
+                    <w:r w:rsidR="00FA691D" w:rsidRPr="007832A2">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:highlight w:val="yellow"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>5</w:t>
+                      <w:t>02</w:t>
+                    </w:r>
+                    <w:r w:rsidR="007832A2" w:rsidRPr="007832A2">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:i/>
+                        <w:color w:val="003CB4"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:highlight w:val="yellow"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:t>7</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="5857529C" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
                     <w:pPr>
                       <w:pStyle w:val="FrameContents"/>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="3119"/>
                       </w:tabs>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                   <w:p w14:paraId="29091A04" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
                     <w:pPr>
                       <w:pStyle w:val="FrameContents"/>
                       <w:tabs>
@@ -13988,62 +14434,52 @@
                       </w:tabs>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02F405E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8BA0098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListDash2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1485"/>
         </w:tabs>
         <w:ind w:left="1485" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -16070,166 +16506,174 @@
   <w:num w:numId="11" w16cid:durableId="1166286007">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1869951964">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="982664261">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1588610832">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1279217584">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1434783593">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="61374076">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-BE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-IE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-IE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-IE" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="fr-BE" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00335864"/>
     <w:rsid w:val="000112FC"/>
     <w:rsid w:val="00013755"/>
     <w:rsid w:val="00025B02"/>
     <w:rsid w:val="000423B7"/>
     <w:rsid w:val="00043873"/>
     <w:rsid w:val="000950BF"/>
     <w:rsid w:val="001A144E"/>
     <w:rsid w:val="00254E54"/>
     <w:rsid w:val="002748B5"/>
     <w:rsid w:val="002808C1"/>
     <w:rsid w:val="002B21B5"/>
     <w:rsid w:val="002C7419"/>
     <w:rsid w:val="00331F74"/>
     <w:rsid w:val="00335864"/>
     <w:rsid w:val="00341694"/>
     <w:rsid w:val="00395046"/>
     <w:rsid w:val="003D7D44"/>
     <w:rsid w:val="004368A1"/>
     <w:rsid w:val="0049492E"/>
     <w:rsid w:val="004A21A7"/>
     <w:rsid w:val="004D31EE"/>
+    <w:rsid w:val="004E31D5"/>
     <w:rsid w:val="005C1E4F"/>
+    <w:rsid w:val="00656234"/>
     <w:rsid w:val="006F1DD5"/>
     <w:rsid w:val="007156E5"/>
     <w:rsid w:val="007524AE"/>
     <w:rsid w:val="007753F5"/>
+    <w:rsid w:val="007832A2"/>
     <w:rsid w:val="007B612D"/>
     <w:rsid w:val="0087754E"/>
     <w:rsid w:val="00891541"/>
     <w:rsid w:val="008A55F9"/>
     <w:rsid w:val="00903F18"/>
     <w:rsid w:val="00975639"/>
     <w:rsid w:val="009F7FC0"/>
     <w:rsid w:val="00A01AA0"/>
     <w:rsid w:val="00BA54B5"/>
     <w:rsid w:val="00BA7024"/>
+    <w:rsid w:val="00C1513A"/>
+    <w:rsid w:val="00C42E00"/>
     <w:rsid w:val="00C532D6"/>
+    <w:rsid w:val="00D06376"/>
     <w:rsid w:val="00D26DD2"/>
     <w:rsid w:val="00DA4231"/>
     <w:rsid w:val="00DB1241"/>
     <w:rsid w:val="00F60A62"/>
     <w:rsid w:val="00F75123"/>
     <w:rsid w:val="00F96075"/>
     <w:rsid w:val="00FA25F7"/>
     <w:rsid w:val="00FA691D"/>
     <w:rsid w:val="00FD3847"/>
     <w:rsid w:val="00FE457A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="78B4586D"/>
   <w15:docId w15:val="{E4F81310-4685-4D19-9F35-321B6677E296}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17848,62 +18292,62 @@
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A55F9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nevyeenzmnka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D26DD2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:educaops@educaops.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:educaops@educaops.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educaops.eu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:educaops@educaops.eu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:educaops@educaops.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educaops.eu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europass.cedefop.europa.eu/en/resources/european-language-levels-cefr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/education/tools/isced-f_en.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/education/tools/isced-f_en.htm" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -18165,50 +18609,84 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Next_x0020_date_x0020_of_x0020_delivery xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a" xsi:nil="true"/>
+    <Final_x0020_date_x0020_of_x0020_delivery xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a" xsi:nil="true"/>
+    <Leader_x0020__x0028_unit_x0029_ xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a">B1</Leader_x0020__x0028_unit_x0029_>
+    <Leader_x0020__x0028_staff_x0020_member_x0029_ xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a" xsi:nil="true"/>
+    <Year xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a">2020</Year>
+    <_x0070_gc6 xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a" xsi:nil="true"/>
+    <Document xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a">E+ Grant agreements (annexes II + charters)</Document>
+    <n7sw xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </n7sw>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="EC Document" ma:contentTypeID="0x010100258AA79CEB83498886A3A0868112325000C1490CE060273747A60689B6E70012AE" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document in this library." ma:contentTypeScope="" ma:versionID="07bc2eff7e1d96e042f6496ab490d1c4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="cfd06d9f-862c-4359-9a69-c66ff689f26a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6d7ace2b243d549d13752260e7970332" ns3:_="">
     <xsd:import namespace="cfd06d9f-862c-4359-9a69-c66ff689f26a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:Document"/>
                 <xsd:element ref="ns3:Year"/>
                 <xsd:element ref="ns3:Next_x0020_date_x0020_of_x0020_delivery" minOccurs="0"/>
                 <xsd:element ref="ns3:Final_x0020_date_x0020_of_x0020_delivery" minOccurs="0"/>
                 <xsd:element ref="ns3:Leader_x0020__x0028_staff_x0020_member_x0029_" minOccurs="0"/>
                 <xsd:element ref="ns3:Leader_x0020__x0028_unit_x0029_" minOccurs="0"/>
                 <xsd:element ref="ns3:_x0070_gc6" minOccurs="0"/>
                 <xsd:element ref="ns3:n7sw" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfd06d9f-862c-4359-9a69-c66ff689f26a" elementFormDefault="qualified">
@@ -18381,165 +18859,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8E360C1-0BC0-40DA-B243-27602C084E57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cfd06d9f-862c-4359-9a69-c66ff689f26a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{685E9D71-629F-4E8B-ADE8-8C2551F385E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B752834-5156-4BC0-BA44-BECE908C7555}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E762D4B6-60EE-4984-8DDB-B3AF7AE52F59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cfd06d9f-862c-4359-9a69-c66ff689f26a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6878</Characters>
+  <Pages>6</Pages>
+  <Words>1227</Words>
+  <Characters>7241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
+  <Lines>60</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Erasmus+ Learning Agreement Student Mobility for Traineeships (KA171)</vt:lpstr>
       <vt:lpstr>Erasmus+ Learning Agreement Student Mobility for Traineeships (KA171)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8027</CharactersWithSpaces>
+  <CharactersWithSpaces>8452</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Erasmus+ Learning Agreement Student Mobility for Traineeships (KA171)</dc:title>
   <dc:subject/>
   <dc:creator>HUERTAS MARTINEZ Marta (EAC)</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>en-GB</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100258AA79CEB83498886A3A0868112325000C1490CE060273747A60689B6E70012AE</vt:lpwstr>