--- v0 (2025-10-08)
+++ v1 (2026-07-24)
@@ -275,51 +275,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00962D3A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>na ochranu zvířat proti týrání, v platném znění</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC16C50" w14:textId="77777777" w:rsidR="00080F8A" w:rsidRDefault="00080F8A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03650DE3" w14:textId="241AEF71" w:rsidR="00C83C0C" w:rsidRPr="005A0881" w:rsidRDefault="00CC6E1E" w:rsidP="00CC6E1E">
+    <w:p w14:paraId="03650DE3" w14:textId="02C6E965" w:rsidR="00C83C0C" w:rsidRPr="005A0881" w:rsidRDefault="00CC6E1E" w:rsidP="00CC6E1E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A0881">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Termín </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005A0881">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -342,140 +342,158 @@
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008970D7">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF7AB9">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="001B4902">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidR="0090118F">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0090118F">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
+      <w:r w:rsidR="001B4902">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="0090118F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidR="00EF7AB9">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4902">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="0090118F">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00977C15">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00880327">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="004663CC">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00EF7AB9">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="001B4902">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D26DB8" w14:textId="77777777" w:rsidR="00C83C0C" w:rsidRDefault="00C83C0C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61C804C8" w14:textId="77777777" w:rsidR="00C83C0C" w:rsidRDefault="00C83C0C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="516C5DCC" w14:textId="77777777" w:rsidR="00CE5BC7" w:rsidRPr="00485506" w:rsidRDefault="00C83C0C" w:rsidP="00080F8A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1403,91 +1421,92 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="132"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:numFmt w:val="decimal"/>
     <w:numStart w:val="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE5BC7"/>
     <w:rsid w:val="000375F9"/>
     <w:rsid w:val="000445EE"/>
     <w:rsid w:val="00080F8A"/>
     <w:rsid w:val="00097E9E"/>
     <w:rsid w:val="000D7A35"/>
     <w:rsid w:val="000E3EBD"/>
     <w:rsid w:val="001443B6"/>
+    <w:rsid w:val="001B4902"/>
     <w:rsid w:val="002500F5"/>
     <w:rsid w:val="00272FC3"/>
     <w:rsid w:val="002B0201"/>
     <w:rsid w:val="002F4505"/>
     <w:rsid w:val="00360A6F"/>
     <w:rsid w:val="0040764D"/>
     <w:rsid w:val="004663CC"/>
     <w:rsid w:val="00485506"/>
     <w:rsid w:val="004B6DDC"/>
     <w:rsid w:val="005601E1"/>
     <w:rsid w:val="00567594"/>
     <w:rsid w:val="005A0881"/>
     <w:rsid w:val="006043C9"/>
     <w:rsid w:val="006970FA"/>
     <w:rsid w:val="006B08F1"/>
     <w:rsid w:val="008035DF"/>
     <w:rsid w:val="00880327"/>
     <w:rsid w:val="008970D7"/>
     <w:rsid w:val="0090118F"/>
     <w:rsid w:val="00962D3A"/>
     <w:rsid w:val="00977C15"/>
     <w:rsid w:val="00981364"/>
     <w:rsid w:val="009962FF"/>
     <w:rsid w:val="00A060DD"/>
     <w:rsid w:val="00A12992"/>
@@ -1496,50 +1515,51 @@
     <w:rsid w:val="00AB18BD"/>
     <w:rsid w:val="00AC622D"/>
     <w:rsid w:val="00BB0BA7"/>
     <w:rsid w:val="00BC5651"/>
     <w:rsid w:val="00C452DE"/>
     <w:rsid w:val="00C636C9"/>
     <w:rsid w:val="00C72AFC"/>
     <w:rsid w:val="00C83C0C"/>
     <w:rsid w:val="00CC6E1E"/>
     <w:rsid w:val="00CE5BC7"/>
     <w:rsid w:val="00CF0425"/>
     <w:rsid w:val="00CF25BD"/>
     <w:rsid w:val="00CF5DF9"/>
     <w:rsid w:val="00D067C6"/>
     <w:rsid w:val="00D261AE"/>
     <w:rsid w:val="00D475C5"/>
     <w:rsid w:val="00D8604A"/>
     <w:rsid w:val="00DB7D29"/>
     <w:rsid w:val="00DC1ADC"/>
     <w:rsid w:val="00DE4BFF"/>
     <w:rsid w:val="00E2237A"/>
     <w:rsid w:val="00E70F5B"/>
     <w:rsid w:val="00EA3E71"/>
     <w:rsid w:val="00EE267A"/>
     <w:rsid w:val="00EF7AB9"/>
+    <w:rsid w:val="00F120F9"/>
     <w:rsid w:val="00F4791D"/>
     <w:rsid w:val="00FB2917"/>
     <w:rsid w:val="00FB4A71"/>
     <w:rsid w:val="00FE13E3"/>
     <w:rsid w:val="00FF7B13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -2175,62 +2195,64 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004476EE"/>
     <w:rsid w:val="00024D35"/>
     <w:rsid w:val="002500F5"/>
     <w:rsid w:val="002F4D14"/>
     <w:rsid w:val="004476EE"/>
+    <w:rsid w:val="004C2068"/>
     <w:rsid w:val="004D6D72"/>
     <w:rsid w:val="008848C6"/>
     <w:rsid w:val="009F20C1"/>
     <w:rsid w:val="00AC48DD"/>
     <w:rsid w:val="00B26F0A"/>
     <w:rsid w:val="00BF5A60"/>
     <w:rsid w:val="00C34A4C"/>
     <w:rsid w:val="00C40D46"/>
     <w:rsid w:val="00C72AFC"/>
     <w:rsid w:val="00CB3F9F"/>
     <w:rsid w:val="00CD626E"/>
     <w:rsid w:val="00DB3F9B"/>
+    <w:rsid w:val="00F120F9"/>
     <w:rsid w:val="00F9416A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -2938,75 +2960,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\Styl2CitacePRO.xsl" StyleName="Styl 2 Citace PRO" Version="0"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D40D651-9533-46E5-B966-5A4C33C5E0E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>285</Words>
-  <Characters>1653</Characters>
+  <Words>281</Words>
+  <Characters>1659</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CESKÁ ZEMEDELSKÁ UNIVERZITA PRAHA 6 – SUCHDOL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>FGU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1911</CharactersWithSpaces>
+  <CharactersWithSpaces>1937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>6422531</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:hofmanova@af.czu.cz</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>196715</vt:i4>
       </vt:variant>
       <vt:variant>