--- v0 (2025-10-09)
+++ v1 (2026-07-17)
@@ -472,51 +472,51 @@
     </w:p>
     <w:p w14:paraId="461A6AA6" w14:textId="77777777" w:rsidR="00CE5BC7" w:rsidRDefault="00CE5BC7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E7A44C2" w14:textId="77777777" w:rsidR="009856D5" w:rsidRDefault="00CE5BC7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33ACBA3E" w14:textId="658F7D59" w:rsidR="00C83C0C" w:rsidRPr="005832A7" w:rsidRDefault="00771B2F">
+    <w:p w14:paraId="33ACBA3E" w14:textId="368800F7" w:rsidR="00C83C0C" w:rsidRPr="005832A7" w:rsidRDefault="00771B2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005832A7">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="005832A7">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
@@ -531,130 +531,130 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
       <w:r w:rsidR="00CE5BC7" w:rsidRPr="005832A7">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">:   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CE5BC7" w:rsidRPr="005832A7">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E51217">
+      <w:r w:rsidR="00F16A35">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>30. 11</w:t>
       </w:r>
       <w:r w:rsidR="001433D2">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">. – </w:t>
       </w:r>
-      <w:r w:rsidR="00E51217">
+      <w:r w:rsidR="00F16A35">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>14</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="001433D2">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0004752E">
+      <w:r w:rsidR="00F16A35">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00E51217">
+      <w:r w:rsidR="00E1757F">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="001433D2">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>. 20</w:t>
       </w:r>
       <w:r w:rsidR="000533B7">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00E51217">
+      <w:r w:rsidR="00E1757F">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0471A86E" w14:textId="77777777" w:rsidR="00C83C0C" w:rsidRDefault="00C83C0C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17573784" w14:textId="77777777" w:rsidR="00C83C0C" w:rsidRDefault="00C83C0C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07F9753C" w14:textId="77777777" w:rsidR="00C64A1E" w:rsidRDefault="00C64A1E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
@@ -1519,51 +1519,51 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="132"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:numFmt w:val="decimal"/>
     <w:numStart w:val="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -1571,83 +1571,87 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE5BC7"/>
     <w:rsid w:val="0004752E"/>
     <w:rsid w:val="000533B7"/>
     <w:rsid w:val="000607B2"/>
     <w:rsid w:val="000907FE"/>
     <w:rsid w:val="000D7A35"/>
     <w:rsid w:val="000E3EBD"/>
     <w:rsid w:val="001433D2"/>
     <w:rsid w:val="001837C5"/>
     <w:rsid w:val="00253E70"/>
     <w:rsid w:val="002B5DE7"/>
     <w:rsid w:val="002D50C6"/>
     <w:rsid w:val="002E2006"/>
     <w:rsid w:val="002E5373"/>
     <w:rsid w:val="00326EB4"/>
     <w:rsid w:val="00360A6F"/>
     <w:rsid w:val="00417F8F"/>
     <w:rsid w:val="004C15BC"/>
     <w:rsid w:val="004D3B0D"/>
+    <w:rsid w:val="005146EC"/>
     <w:rsid w:val="00543291"/>
     <w:rsid w:val="005601E1"/>
     <w:rsid w:val="005832A7"/>
     <w:rsid w:val="006B08F1"/>
     <w:rsid w:val="00771B2F"/>
     <w:rsid w:val="008035DF"/>
     <w:rsid w:val="008E6C20"/>
     <w:rsid w:val="008F7EFB"/>
     <w:rsid w:val="009856D5"/>
     <w:rsid w:val="009F67E1"/>
     <w:rsid w:val="00A1417C"/>
     <w:rsid w:val="00A43439"/>
     <w:rsid w:val="00A753A7"/>
     <w:rsid w:val="00B873FD"/>
     <w:rsid w:val="00BA13FF"/>
     <w:rsid w:val="00BB0BA7"/>
     <w:rsid w:val="00C452DE"/>
     <w:rsid w:val="00C636C9"/>
     <w:rsid w:val="00C64A1E"/>
     <w:rsid w:val="00C83C0C"/>
     <w:rsid w:val="00CE003A"/>
     <w:rsid w:val="00CE5BC7"/>
     <w:rsid w:val="00CF0425"/>
     <w:rsid w:val="00CF5DF9"/>
     <w:rsid w:val="00D067C6"/>
     <w:rsid w:val="00D1511E"/>
+    <w:rsid w:val="00D606F7"/>
     <w:rsid w:val="00DB192F"/>
     <w:rsid w:val="00DD10A9"/>
+    <w:rsid w:val="00E1757F"/>
     <w:rsid w:val="00E2237A"/>
     <w:rsid w:val="00E46D33"/>
     <w:rsid w:val="00E51217"/>
     <w:rsid w:val="00E75F80"/>
     <w:rsid w:val="00EC15BC"/>
+    <w:rsid w:val="00F16A35"/>
     <w:rsid w:val="00FB2917"/>
     <w:rsid w:val="00FE13E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2278,63 +2282,67 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00705658"/>
+    <w:rsid w:val="001C205A"/>
     <w:rsid w:val="00326EB4"/>
     <w:rsid w:val="00446F15"/>
     <w:rsid w:val="004F0A44"/>
+    <w:rsid w:val="005146EC"/>
     <w:rsid w:val="00543291"/>
+    <w:rsid w:val="0066433B"/>
     <w:rsid w:val="0069021F"/>
     <w:rsid w:val="006952B8"/>
     <w:rsid w:val="006B1646"/>
     <w:rsid w:val="006C1A20"/>
     <w:rsid w:val="006E72FA"/>
     <w:rsid w:val="00705658"/>
     <w:rsid w:val="00823A15"/>
     <w:rsid w:val="00AC4648"/>
     <w:rsid w:val="00D53768"/>
+    <w:rsid w:val="00D606F7"/>
     <w:rsid w:val="00DF4091"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -3042,75 +3050,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\Styl2CitacePRO.xsl" StyleName="Styl 2 Citace PRO" Version="0"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBC37C1A-DA63-4F74-A2D4-6C801A628BF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>189</Words>
-  <Characters>1101</Characters>
+  <Words>222</Words>
+  <Characters>1310</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CESKÁ ZEMEDELSKÁ UNIVERZITA PRAHA 6 – SUCHDOL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>FGU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1385</CharactersWithSpaces>
+  <CharactersWithSpaces>1529</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>6422531</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:hofmanova@af.czu.cz</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6422531</vt:i4>
       </vt:variant>
       <vt:variant>