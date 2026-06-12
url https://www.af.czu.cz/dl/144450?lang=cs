--- v0 (2025-10-08)
+++ v1 (2026-06-12)
@@ -277,51 +277,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E73D25">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>k navrhování pokusů a projektu pokusů</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F9032E" w14:textId="77777777" w:rsidR="00E73D25" w:rsidRDefault="00E73D25" w:rsidP="00CC6E1E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CFBDD58" w14:textId="2F3B0305" w:rsidR="00C83C0C" w:rsidRPr="005A0881" w:rsidRDefault="00CC6E1E" w:rsidP="00CC6E1E">
+    <w:p w14:paraId="2CFBDD58" w14:textId="3099A828" w:rsidR="00C83C0C" w:rsidRPr="005A0881" w:rsidRDefault="00CC6E1E" w:rsidP="00CC6E1E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A0881">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Termín </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005A0881">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -335,122 +335,140 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="005A0881">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008970D7">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D87DD1">
+      <w:r w:rsidR="00C74FDD">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5.</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E73D25">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87DD1">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D87DD1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E73D25">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E73D25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D87DD1">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00977C15">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74FDD">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00880327">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73D25">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008327D2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00977C15">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D87DD1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880327">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="008327D2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74FDD">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55674672" w14:textId="77777777" w:rsidR="00C83C0C" w:rsidRDefault="00C83C0C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76065635" w14:textId="77777777" w:rsidR="00C83C0C" w:rsidRDefault="00C83C0C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C262470" w14:textId="77777777" w:rsidR="00CE5BC7" w:rsidRPr="00485506" w:rsidRDefault="00C83C0C" w:rsidP="00080F8A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1172,51 +1190,51 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="132"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:numFmt w:val="decimal"/>
     <w:numStart w:val="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -1232,68 +1250,70 @@
     <w:rsid w:val="000445EE"/>
     <w:rsid w:val="000564DA"/>
     <w:rsid w:val="00080F8A"/>
     <w:rsid w:val="000A7676"/>
     <w:rsid w:val="000D7A35"/>
     <w:rsid w:val="000E3EBD"/>
     <w:rsid w:val="0019629B"/>
     <w:rsid w:val="0024016A"/>
     <w:rsid w:val="00272FC3"/>
     <w:rsid w:val="002F4505"/>
     <w:rsid w:val="00307310"/>
     <w:rsid w:val="00360A6F"/>
     <w:rsid w:val="003A1375"/>
     <w:rsid w:val="0040764D"/>
     <w:rsid w:val="004663CC"/>
     <w:rsid w:val="00485506"/>
     <w:rsid w:val="005601E1"/>
     <w:rsid w:val="00567594"/>
     <w:rsid w:val="005A0881"/>
     <w:rsid w:val="006043C9"/>
     <w:rsid w:val="006970FA"/>
     <w:rsid w:val="006A1E20"/>
     <w:rsid w:val="006B08F1"/>
     <w:rsid w:val="006F00BE"/>
     <w:rsid w:val="007467F9"/>
+    <w:rsid w:val="007E207E"/>
     <w:rsid w:val="008035DF"/>
     <w:rsid w:val="008327D2"/>
     <w:rsid w:val="00880327"/>
     <w:rsid w:val="008970D7"/>
     <w:rsid w:val="0090118F"/>
     <w:rsid w:val="00962D3A"/>
     <w:rsid w:val="00977C15"/>
     <w:rsid w:val="009962FF"/>
     <w:rsid w:val="00A060DD"/>
     <w:rsid w:val="00A12992"/>
     <w:rsid w:val="00A73D9F"/>
     <w:rsid w:val="00A753A7"/>
     <w:rsid w:val="00AB18BD"/>
     <w:rsid w:val="00AC622D"/>
     <w:rsid w:val="00BB0BA7"/>
     <w:rsid w:val="00BC5651"/>
     <w:rsid w:val="00C452DE"/>
     <w:rsid w:val="00C636C9"/>
+    <w:rsid w:val="00C74FDD"/>
     <w:rsid w:val="00C83C0C"/>
     <w:rsid w:val="00CC6E1E"/>
     <w:rsid w:val="00CE5BC7"/>
     <w:rsid w:val="00CF0425"/>
     <w:rsid w:val="00CF25BD"/>
     <w:rsid w:val="00CF5DF9"/>
     <w:rsid w:val="00D067C6"/>
     <w:rsid w:val="00D261AE"/>
     <w:rsid w:val="00D475C5"/>
     <w:rsid w:val="00D8604A"/>
     <w:rsid w:val="00D87DD1"/>
     <w:rsid w:val="00DB7D29"/>
     <w:rsid w:val="00DC1ADC"/>
     <w:rsid w:val="00DE4BFF"/>
     <w:rsid w:val="00E2237A"/>
     <w:rsid w:val="00E70F5B"/>
     <w:rsid w:val="00E73D25"/>
     <w:rsid w:val="00EE267A"/>
     <w:rsid w:val="00FB2917"/>
     <w:rsid w:val="00FB4A71"/>
     <w:rsid w:val="00FC549F"/>
     <w:rsid w:val="00FE13E3"/>
     <w:rsid w:val="00FF7B13"/>
   </w:rsids>
   <m:mathPr>
@@ -1997,52 +2017,54 @@
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004476EE"/>
     <w:rsid w:val="00024D35"/>
     <w:rsid w:val="00024E4D"/>
     <w:rsid w:val="001056B9"/>
     <w:rsid w:val="001A6675"/>
     <w:rsid w:val="00266E78"/>
     <w:rsid w:val="00304C6B"/>
     <w:rsid w:val="004476EE"/>
     <w:rsid w:val="004D6D72"/>
     <w:rsid w:val="006F104B"/>
     <w:rsid w:val="007467F9"/>
+    <w:rsid w:val="007E207E"/>
     <w:rsid w:val="008848C6"/>
     <w:rsid w:val="009545CB"/>
+    <w:rsid w:val="00AB2D7B"/>
     <w:rsid w:val="00B672DF"/>
     <w:rsid w:val="00C34A4C"/>
     <w:rsid w:val="00C62C61"/>
     <w:rsid w:val="00CB3F9F"/>
     <w:rsid w:val="00CC0FEF"/>
     <w:rsid w:val="00E101C8"/>
     <w:rsid w:val="00F9416A"/>
     <w:rsid w:val="00FC549F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
@@ -2761,75 +2783,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\Styl2CitacePRO.xsl" StyleName="Styl 2 Citace PRO" Version="0"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D0DD015-ECD9-4320-ADB9-AC3171BC8EB7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>245</Words>
-  <Characters>1436</Characters>
+  <Words>243</Words>
+  <Characters>1439</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CESKÁ ZEMEDELSKÁ UNIVERZITA PRAHA 6 – SUCHDOL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>FGU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1656</CharactersWithSpaces>
+  <CharactersWithSpaces>1679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>6422531</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:hofmanova@af.czu.cz</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>196715</vt:i4>
       </vt:variant>
       <vt:variant>